--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -401,295 +401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemisinin pressure in field isolates can select highly resistant Plasmodium falciparum parasites with unconventional phenotype and no K13 mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Mathieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Coppée</w:t>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.01541-24⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938681v1</w:t>
+                <w:t xml:space="preserve">pasteur-05306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Artemisinin pressure in field isolates can select highly resistant Plasmodium falciparum parasites with unconventional phenotype and no K13 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Luana Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (3), pp.e01541-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01541-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05306656v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Plasmodium vivax transmission and asymptomatic carriage risk among artisanal gold miners in western French Guiana, 2014–2020</w:t>
               </w:r>
@@ -1054,593 +1054,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05223763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
+                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">Hedley Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.271. </w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04731345v1</w:t>
+                <w:t xml:space="preserve">hal-04601307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial dynamics of Plasmodium falciparum clonal lineages in Guyana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+                <w:t xml:space="preserve">Irene Jimeno Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Schwabl</w:t>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collette Clementson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margaret Laws</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012013⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681727v1</w:t>
+                <w:t xml:space="preserve">pasteur-04731345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of glucose-6-phosphate dehydrogenase (G6PD) activity during Plasmodium vivax infection: implications for early radical malaria treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and spatial dynamics of Plasmodium falciparum clonal lineages in Guyana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Dahuron</w:t>
+                <w:t xml:space="preserve">Philipp Schwabl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juste Goungounga</w:t>
+                <w:t xml:space="preserve">Collette Clementson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Margaret Laws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-04973-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576513v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Kinetics of glucose-6-phosphate dehydrogenase (G6PD) activity during Plasmodium vivax infection: implications for early radical malaria treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Dahuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedley Cairo</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-04973-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601307v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paludisme à la frontière en phase de pré-élimination : quel rôle des mobilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,51 +1730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,295 +1992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04366762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp decrease in malaria incidence among the French armed forces in French Guiana</w:t>
+                <w:t xml:space="preserve">Emerging infectious diseases and new pandemics: dancing with a ghost! Lessons in inter- and transdisciplinary research in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Velut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delon</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane D’oléon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2023.102547⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2023.04.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077965v1</w:t>
+                <w:t xml:space="preserve">hal-04090490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging infectious diseases and new pandemics: dancing with a ghost! Lessons in inter- and transdisciplinary research in French Guiana, South America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharp decrease in malaria incidence among the French armed forces in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Guillaume Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane D’oléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133, pp.9-13. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.102547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2023.04.405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2023.102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090490v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de l'activité de l'enzyme Glucose-6-Phosphate Déshydrogénase (G6PD) au cours des accès palustres à Plamodium vivax en Guyane.</w:t>
               </w:r>
@@ -2452,51 +2452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Discours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.11388. </w:t>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Chronic Anaplasmosis in Splenectomized Patient, Amazon Rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,429 +3064,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mutricy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430898v1</w:t>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelch13 mutations in Plasmodium falciparum and risk of spreading in Amazon basin countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Luana C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhjot Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuelton Marcelo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Magris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (11), pp.2854-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelch13 mutations in Plasmodium falciparum and risk of spreading in Amazon basin countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magda Magris</w:t>
+                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horace Cox</w:t>
+                <w:t xml:space="preserve">Louise Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (11), pp.2854-2862. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429601v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When local phytotherapies meet biomedicine. Cross-sectional study of knowledge and intercultural practices against malaria in Eastern French Guiana</w:t>
               </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Dynamics of Plasmodium falciparum and Plasmodium vivax in French Guiana: 2005–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Scully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Carbunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,593 +3734,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local emergence in Amazonia of Plasmodium falciparum k13 C580Y mutants associated with in vitro artemisinin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Saldanha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Angela M Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christovam Barcellos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Sachel Mok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/15409⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.e51015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.51015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928782v1</w:t>
+                <w:t xml:space="preserve">hal-02862736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local emergence in Amazonia of Plasmodium falciparum k13 C580Y mutants associated with in vitro artemisinin resistance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Horace Cox</w:t>
+                <w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M Early</w:t>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Carbunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachel Mok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.e51015. </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e15409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.51015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/15409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862736v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in malaria epidemiology in France and worldwide, 2000–2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thellier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Velut</w:t>
+                <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507727v1</w:t>
+                <w:t xml:space="preserve">hal-02397337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Changes in malaria epidemiology in France and worldwide, 2000–2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moriceau</w:t>
+                <w:t xml:space="preserve">G. Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.130-141. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397337v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in Gold Miners in the Guianas and the Amazon: Current Knowledge and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4544,51 +4544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme en Guyane : des projets de recherche opérationnelle originaux s'appuyant sur la santé communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tome XXXV (2), Online ahead of print</w:t>
@@ -4663,295 +4663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03098603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality from malaria in France, 2005 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Eric Kendjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Septfons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (36), pp.1900579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.36.1900579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682286v1</w:t>
+                <w:t xml:space="preserve">hal-03429595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality from malaria in France, 2005 to 2014</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jauréguiberry</w:t>
+                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Septfons</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (36), pp.1900579. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.36.1900579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429595v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malakit: an innovative pilot project to self‑diagnose and self‑treat malaria among illegal gold miners in the Guiana Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,429 +5199,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01819736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary structure of Plasmodium falciparum major variant surface antigen genes in South America: Implications for epidemic transmission and surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn E Tiedje</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald S Chen</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas S Rask</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dionicia Gamboa</w:t>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3425⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01621487v1</w:t>
+                <w:t xml:space="preserve">inserm-01566314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">D. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Corlin</w:t>
+                <w:t xml:space="preserve">R Chanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01566314v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01622957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Evolutionary structure of Plasmodium falciparum major variant surface antigen genes in South America: Implications for epidemic transmission and surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lazrek</w:t>
+                <w:t xml:space="preserve">Kathryn E Tiedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blanchet</w:t>
+                <w:t xml:space="preserve">Donald S Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelleau</w:t>
+                <w:t xml:space="preserve">Thomas S Rask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chanlin</w:t>
+                <w:t xml:space="preserve">Dionicia Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (22), pp.9376-9390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01622957v1</w:t>
+                <w:t xml:space="preserve">pasteur-01621487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial activities of dyes against Plasmodium falciparum asexual and sexual stages: Contrasted uptakes of triarylmethanes Brilliant green, Green S (E142), and Patent Blue V (E131) by erythrocytes</w:t>
               </w:r>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5875,77 +5875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme et orpaillage illégal en Guyane : un enjeu majeur de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6013,77 +6013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage asymptomatique de plasmodies dans le quartier Blondin de Saint-Georges-de-l'Oyapock, Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6128,961 +6128,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independent Emergence of the Plasmodium falciparum Kelch Propeller Domain Mutant Allele C580Y in Guyana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
+                <w:t xml:space="preserve">Stella M Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Akinyi Okoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtis S Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javin Chandrabose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi W Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (9), pp.1472-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346800v1</w:t>
+                <w:t xml:space="preserve">hal-02862975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continued Sensitivity of Plasmodium falciparum to Artemisinin in Guyana, With Absence of Kelch Propeller Domain Mutant Alleles.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwayne Kellman</w:t>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofw185⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862961v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Fitness Cost-Neutral Mutant PfCRT Conferring P. falciparum 4- Aminoquinoline Drug Resistance Is Accompanied by Altered Parasite Metabolism and Digestive Vacuole Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish K Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill M Combrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian A Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Genetic Modeling of pfcrt-Mediated Drug Resistance Evolution in Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charin Modchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanat Chookajorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fidock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (6), pp.1554-1570. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Hyvert</w:t>
+                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
+                <w:t xml:space="preserve">hal-01346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continued Sensitivity of Plasmodium falciparum to Artemisinin in Guyana, With Absence of Kelch Propeller Domain Mutant Alleles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Beghain</w:t>
+                <w:t xml:space="preserve">Reyaud Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
+                <w:t xml:space="preserve">Maria Jesus Sanchez Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
+                <w:t xml:space="preserve">Shamdeo Persaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwayne Kellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.ofw185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofw185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Emergence of the Plasmodium falciparum Kelch Propeller Domain Mutant Allele C580Y in Guyana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheila Akinyi Okoth</w:t>
+                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtis S Huber</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javin Chandrabose</w:t>
+                <w:t xml:space="preserve">Herve Bogreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi W Lucchi</w:t>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213 (9), pp.1472-1475. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862975v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
               </w:r>
@@ -7330,831 +7330,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
+                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Aubrey L Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
+                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
+                <w:t xml:space="preserve">COIL: a methodology for evaluating malarial complexity of infection using likelihood from single nucleotide polymorphism data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Clarissa Valim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Salmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-14-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229355v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COIL: a methodology for evaluating malarial complexity of infection using likelihood from single nucleotide polymorphism data.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Salmier</w:t>
+                <w:t xml:space="preserve">Marine Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-14-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109705v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubrey L Faust</w:t>
+                <w:t xml:space="preserve">Margarete Do Socorro M Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003539. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Donato</w:t>
+                <w:t xml:space="preserve">Eli L Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish K Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (37), pp.11672-11677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182758v1</w:t>
+                <w:t xml:space="preserve">hal-01229321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (37), pp.11672-11677. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229321v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
               </w:r>
@@ -8268,161 +8268,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voahangy Andrianaranjaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Popovici</w:t>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saorin Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1979-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2010.140411⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109696v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria on the Guiana Shield: a review of the situation in French Guiana.</w:t>
               </w:r>
@@ -8460,51 +8472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109 (5), pp.525. </w:t>
@@ -8536,173 +8548,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
+                <w:t xml:space="preserve">Voahangy Andrianaranjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.1637-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2010.140411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Resistance to Atovaquone-Proguanil in Malaria Parasites: Insights From Computational Modeling and Clinical Case Reports</w:t>
               </w:r>
@@ -8812,295 +8812,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput analysis of antimalarial susceptibility data by the WorldWide Antimalarial Resistance Network (WWARN) in vitro analysis and reporting tool.</w:t>
+                <w:t xml:space="preserve">High performance of histidine-rich protein 2 based rapid diagnostic tests in French Guiana are explained by the absence of pfhrp2 gene deletion in P. falciparum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles J Woodrow</w:t>
+                <w:t xml:space="preserve">Mélanie Trouvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Dahlström</w:t>
+                <w:t xml:space="preserve">Georges Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooksey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02350-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00861904v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance of histidine-rich protein 2 based rapid diagnostic tests in French Guiana are explained by the absence of pfhrp2 gene deletion in P. falciparum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput analysis of antimalarial susceptibility data by the WorldWide Antimalarial Resistance Network (WWARN) in vitro analysis and reporting tool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles J Woodrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Dahlström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Trouvay</w:t>
+                <w:t xml:space="preserve">Richard Cooksey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Palazon</w:t>
+                <w:t xml:space="preserve">Jennifer A Flegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
+                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74269. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (7), pp.3121-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02350-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109596v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00861904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing of field isolates reveals a common duplication of the Duffy binding protein gene in Malagasy Plasmodium vivax strains.</w:t>
               </w:r>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (11), pp.e2489. </w:t>
@@ -9220,64 +9220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,325 +9348,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00834790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Durand Patrick</w:t>
+                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Akiana</w:t>
+                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.1382-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
+                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Péneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Jean Akiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (3), pp.1382-9. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.511-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,51 +9942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (1), pp.19-22. </w:t>
@@ -10024,51 +10024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence de paludisme à Saül, Guyane, 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11011,51 +11011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01541-24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwabl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Clementson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Laws" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576513v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04973-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane D&#8217;ol&#233;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2023.102547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090490v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahuron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goungounga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796260v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2808.212425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reis Blume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-020-00202-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kendjo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.36.1900579" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2306-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier de Santi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-017-0572-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862961v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyaud Rahman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sanchez Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamdeo Persaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Kellman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw185" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862933v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J Gabryszewski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Combrinck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Lewis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Callaghan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005976" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charin Modchang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanat Chookajorn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw037" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862975v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Chenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Akinyi Okoth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis S Huber" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javin Chandrabose" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi W Lucchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Valim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-14-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02550-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109596v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trouvay" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Palazon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074269" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.05.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM72ZN0Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bigot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZTS6GS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03430690v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130030v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01541-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwabl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Clementson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Laws" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576513v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04973-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090490v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane D&#8217;ol&#233;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2023.102547" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahuron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goungounga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796260v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2808.212425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reis Blume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-020-00202-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kendjo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.36.1900579" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2306-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier de Santi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-017-0572-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Chenet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Akinyi Okoth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis S Huber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javin Chandrabose" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi W Lucchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J Gabryszewski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Combrinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Lewis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Callaghan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005976" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charin Modchang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanat Chookajorn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw037" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyaud Rahman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sanchez Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamdeo Persaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Kellman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw185" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Valim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-14-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02550-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trouvay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Palazon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074269" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.05.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM72ZN0Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bigot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZTS6GS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03430690v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130030v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>