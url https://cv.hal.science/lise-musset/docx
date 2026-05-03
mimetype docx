--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -3064,429 +3064,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+                <w:t xml:space="preserve">Kelch13 mutations in Plasmodium falciparum and risk of spreading in Amazon basin countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Luana C. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Prabhjot Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuelton Marcelo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Magris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (11), pp.2854-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+                <w:t xml:space="preserve">hal-03429601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelch13 mutations in Plasmodium falciparum and risk of spreading in Amazon basin countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wuelton Marcelo Monteiro</w:t>
+                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Magris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Horace Cox</w:t>
+                <w:t xml:space="preserve">Louise Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab264⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429601v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mutricy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100047. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430898v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When local phytotherapies meet biomedicine. Cross-sectional study of knowledge and intercultural practices against malaria in Eastern French Guiana</w:t>
               </w:r>
@@ -3753,51 +3753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local emergence in Amazonia of Plasmodium falciparum k13 C580Y mutants associated with in vitro artemisinin resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horace Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela M Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,295 +4663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03098603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality from malaria in France, 2005 to 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kendjo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Septfons</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.36.1900579⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429595v1</w:t>
+                <w:t xml:space="preserve">hal-02682286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Mortality from malaria in France, 2005 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kendjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Alexandra Septfons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (36), pp.1900579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.36.1900579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682286v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
@@ -5199,563 +5199,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01819736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Evolutionary structure of Plasmodium falciparum major variant surface antigen genes in South America: Implications for epidemic transmission and surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">Kathryn E Tiedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Donald S Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Corlin</w:t>
+                <w:t xml:space="preserve">Thomas S Rask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionicia Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (22), pp.9376-9390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01566314v1</w:t>
+                <w:t xml:space="preserve">pasteur-01621487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiplasmodial activities of dyes against Plasmodium falciparum asexual and sexual stages: Contrasted uptakes of triarylmethanes Brilliant green, Green S (E142), and Patent Blue V (E131) by erythrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blanchet</w:t>
+                <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelleau</w:t>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chanlin</w:t>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx343⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.314 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01622957v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01614675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary structure of Plasmodium falciparum major variant surface antigen genes in South America: Implications for epidemic transmission and surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathryn E Tiedje</w:t>
+                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald S Chen</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas S Rask</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionicia Gamboa</w:t>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (22), pp.9376-9390. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01621487v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01566314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial activities of dyes against Plasmodium falciparum asexual and sexual stages: Contrasted uptakes of triarylmethanes Brilliant green, Green S (E142), and Patent Blue V (E131) by erythrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
+                <w:t xml:space="preserve">Y Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Popovici</w:t>
+                <w:t xml:space="preserve">D. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">R Chanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.314 - 320. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01614675v1</w:t>
+                <w:t xml:space="preserve">inserm-01622957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Plasmodium falciparum and vivax infection in the neighborhood of Blondin, Saint-Georges-de-l’Oyapock District, French Guiana</w:t>
               </w:r>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6128,961 +6128,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Emergence of the Plasmodium falciparum Kelch Propeller Domain Mutant Allele C580Y in Guyana</w:t>
+                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M Chenet</w:t>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila Akinyi Okoth</w:t>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtis S Huber</w:t>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javin Chandrabose</w:t>
+                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi W Lucchi</w:t>
+                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213 (9), pp.1472-1475. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862975v1</w:t>
+                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
+                <w:t xml:space="preserve">Independent Emergence of the Plasmodium falciparum Kelch Propeller Domain Mutant Allele C580Y in Guyana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Stella M Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Sheila Akinyi Okoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Beghain</w:t>
+                <w:t xml:space="preserve">Curtis S Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
+                <w:t xml:space="preserve">Javin Chandrabose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
+                <w:t xml:space="preserve">Naomi W Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (9), pp.1472-1475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
+                <w:t xml:space="preserve">hal-02862975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fitness Cost-Neutral Mutant PfCRT Conferring P. falciparum 4- Aminoquinoline Drug Resistance Is Accompanied by Altered Parasite Metabolism and Digestive Vacuole Physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul S Callaghan</w:t>
+                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005976⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862933v1</w:t>
+                <w:t xml:space="preserve">hal-01346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Genetic Modeling of pfcrt-Mediated Drug Resistance Evolution in Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
+                <w:t xml:space="preserve">Continued Sensitivity of Plasmodium falciparum to Artemisinin in Guyana, With Absence of Kelch Propeller Domain Mutant Alleles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyaud Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Sanchez Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamdeo Persaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charin Modchang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dwayne Kellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw037⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.ofw185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofw185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862965v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bogreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.315. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346800v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continued Sensitivity of Plasmodium falciparum to Artemisinin in Guyana, With Absence of Kelch Propeller Domain Mutant Alleles.</w:t>
+                <w:t xml:space="preserve">Evolution of Fitness Cost-Neutral Mutant PfCRT Conferring P. falciparum 4- Aminoquinoline Drug Resistance Is Accompanied by Altered Parasite Metabolism and Digestive Vacuole Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyaud Rahman</w:t>
+                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jesus Sanchez Martin</w:t>
+                <w:t xml:space="preserve">Satish K Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamdeo Persaud</w:t>
+                <w:t xml:space="preserve">Jill M Combrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ceron</w:t>
+                <w:t xml:space="preserve">Ian A Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwayne Kellman</w:t>
+                <w:t xml:space="preserve">Paul S Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (3), pp.ofw185. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofw185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862961v1</w:t>
+                <w:t xml:space="preserve">hal-02862933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Combinatorial Genetic Modeling of pfcrt-Mediated Drug Resistance Evolution in Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Charin Modchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Bogreau</w:t>
+                <w:t xml:space="preserve">Thanat Chookajorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hyvert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Fidock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (6), pp.1554-1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
+                <w:t xml:space="preserve">hal-02862965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
               </w:r>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Capatti Cassiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do Instituto de Medicina Tropical de São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.72. </w:t>
@@ -7330,295 +7330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
+                <w:t xml:space="preserve">COIL: a methodology for evaluating malarial complexity of infection using likelihood from single nucleotide polymorphism data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubrey L Faust</w:t>
+                <w:t xml:space="preserve">Clarissa Valim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+                <w:t xml:space="preserve">Arielle Salmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-14-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COIL: a methodology for evaluating malarial complexity of infection using likelihood from single nucleotide polymorphism data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubrey L Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Galinsky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-14-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109705v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
               </w:r>
@@ -7643,51 +7643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7898,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli L Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish K Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,90 +8140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,363 +8268,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria on the Guiana Shield: a review of the situation in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (8), pp.1979-93. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (5), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-0276140031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria on the Guiana Shield: a review of the situation in French Guiana.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1979-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-0276140031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109689v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahangy Andrianaranjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9080,697 +9080,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00861904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing of field isolates reveals a common duplication of the Duffy binding protein gene in Malagasy Plasmodium vivax strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Menard</w:t>
+                <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest R Chan</w:t>
+                <w:t xml:space="preserve">Manoel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benedet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saorin Kim</w:t>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002489⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109627v1</w:t>
+                <w:t xml:space="preserve">inserm-00834790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Whole genome sequencing of field isolates reveals a common duplication of the Duffy binding protein gene in Malagasy Plasmodium vivax strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
+                <w:t xml:space="preserve">Ernest R Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoel Cruz</w:t>
+                <w:t xml:space="preserve">Christophe Benedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (11), pp.e2489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00834790v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Jean Akiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.511-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
+                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Akiana</w:t>
+                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.591-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Berger</w:t>
+                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flamand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rosine</w:t>
+                <w:t xml:space="preserve">Julie Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (4), pp.591-7. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.1382-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a mutant PfCRT-mediated chloroquine tolerance phenotype in Plasmodium falciparum.</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barnadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10037,90 +10037,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence de paludisme à Saül, Guyane, 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Veille Sanitaire - Cire Antilles Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -11011,51 +11011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01541-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwabl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Clementson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Laws" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576513v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04973-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090490v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane D&#8217;ol&#233;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2023.102547" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahuron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goungounga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796260v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2808.212425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reis Blume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-020-00202-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kendjo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.36.1900579" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2306-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier de Santi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-017-0572-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Chenet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Akinyi Okoth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis S Huber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javin Chandrabose" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi W Lucchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J Gabryszewski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Combrinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Lewis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Callaghan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005976" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charin Modchang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanat Chookajorn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw037" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyaud Rahman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sanchez Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamdeo Persaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Kellman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw185" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Valim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-14-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02550-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trouvay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Palazon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074269" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.05.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM72ZN0Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bigot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZTS6GS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03430690v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130030v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01541-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwabl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Clementson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Laws" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576513v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04973-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090490v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane D&#8217;ol&#233;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2023.102547" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahuron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goungounga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796260v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2808.212425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reis Blume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-020-00202-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kendjo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.36.1900579" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2306-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier de Santi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-017-0572-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Chenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Akinyi Okoth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis S Huber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javin Chandrabose" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi W Lucchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv752" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyaud Rahman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sanchez Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamdeo Persaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Kellman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw185" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J Gabryszewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Combrinck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Lewis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Callaghan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005976" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charin Modchang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanat Chookajorn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Valim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-14-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02550-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trouvay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Palazon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074269" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.05.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM72ZN0Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bigot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZTS6GS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03430690v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130030v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>