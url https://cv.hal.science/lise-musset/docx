--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1054,563 +1054,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05223763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
+                <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">Irene Jimeno Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedley Cairo</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601307v1</w:t>
+                <w:t xml:space="preserve">pasteur-04731345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal and spatial dynamics of Plasmodium falciparum clonal lineages in Guyana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Jimeno Maroto</w:t>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+                <w:t xml:space="preserve">Philipp Schwabl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">Collette Clementson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Early</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Laws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04731345v1</w:t>
+                <w:t xml:space="preserve">hal-04681727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial dynamics of Plasmodium falciparum clonal lineages in Guyana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of glucose-6-phosphate dehydrogenase (G6PD) activity during Plasmodium vivax infection: implications for early radical malaria treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Schwabl</w:t>
+                <w:t xml:space="preserve">Laureen Dahuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collette Clementson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Early</w:t>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Laws</w:t>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012013⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-04973-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681727v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of glucose-6-phosphate dehydrogenase (G6PD) activity during Plasmodium vivax infection: implications for early radical malaria treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juste Goungounga</w:t>
+                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Hedley Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-04973-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576513v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paludisme à la frontière en phase de pré-élimination : quel rôle des mobilités ?</w:t>
               </w:r>
@@ -1992,563 +1992,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04366762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging infectious diseases and new pandemics: dancing with a ghost! Lessons in inter- and transdisciplinary research in French Guiana, South America</w:t>
+                <w:t xml:space="preserve">Sharp decrease in malaria incidence among the French armed forces in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+                <w:t xml:space="preserve">Guillaume Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">François Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane D’oléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2023.04.405⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2023.102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090490v2</w:t>
+                <w:t xml:space="preserve">hal-04077965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp decrease in malaria incidence among the French armed forces in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging infectious diseases and new pandemics: dancing with a ghost! Lessons in inter- and transdisciplinary research in French Guiana, South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Velut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delon</w:t>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane D’oléon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, pp.102547. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2023.102547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2023.04.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077965v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de l'activité de l'enzyme Glucose-6-Phosphate Déshydrogénase (G6PD) au cours des accès palustres à Plamodium vivax en Guyane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of human Plasmodium species using a multiplex real time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dahuron</w:t>
+                <w:t xml:space="preserve">Célia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Goungounga</w:t>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nacher</w:t>
+                <w:t xml:space="preserve">Manon Discours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2023.03.287⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38621-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729178v1</w:t>
+                <w:t xml:space="preserve">pasteur-04185534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of human Plasmodium species using a multiplex real time PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Cinétique de l'activité de l'enzyme Glucose-6-Phosphate Déshydrogénase (G6PD) au cours des accès palustres à Plamodium vivax en Guyane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dahuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goungounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Florimond</w:t>
+                <w:t xml:space="preserve">M. Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">M. Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Discours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">M. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.11388. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.S122-S123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38621-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2023.03.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04185534v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of different social groups’ level of knowledge about malaria in a multicultural Amazonian cross-border context</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Chronic Anaplasmosis in Splenectomized Patient, Amazon Rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,77 +3204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,64 +3351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,295 +3734,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local emergence in Amazonia of Plasmodium falciparum k13 C580Y mutants associated with in vitro artemisinin resistance.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M Early</w:t>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachel Mok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Carbunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.51015⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e15409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/15409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862736v1</w:t>
+                <w:t xml:space="preserve">hal-02928782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Local emergence in Amazonia of Plasmodium falciparum k13 C580Y mutants associated with in vitro artemisinin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christovam Barcellos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurel Carbunar</w:t>
+                <w:t xml:space="preserve">Angela M Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Sachel Mok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.e15409. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.e51015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/15409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.51015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928782v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in Gold Miners in the Guianas and the Amazon: Current Knowledge and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,295 +4663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03098603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality from malaria in France, 2005 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Eric Kendjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jauréguiberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Septfons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (36), pp.1900579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.36.1900579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682286v1</w:t>
+                <w:t xml:space="preserve">hal-03429595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality from malaria in France, 2005 to 2014</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jauréguiberry</w:t>
+                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Septfons</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (36), pp.1900579. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.36.1900579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429595v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malakit: an innovative pilot project to self‑diagnose and self‑treat malaria among illegal gold miners in the Guiana Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,498 +5333,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01621487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial activities of dyes against Plasmodium falciparum asexual and sexual stages: Contrasted uptakes of triarylmethanes Brilliant green, Green S (E142), and Patent Blue V (E131) by erythrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Popovici</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01614675v1</w:t>
+                <w:t xml:space="preserve">inserm-01566314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">D. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Corlin</w:t>
+                <w:t xml:space="preserve">R Chanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01566314v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01622957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiplasmodial activities of dyes against Plasmodium falciparum asexual and sexual stages: Contrasted uptakes of triarylmethanes Brilliant green, Green S (E142), and Patent Blue V (E131) by erythrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lazrek</w:t>
+                <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blanchet</w:t>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelleau</w:t>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chanlin</w:t>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.314 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01622957v1</w:t>
+                <w:t xml:space="preserve">pasteur-01614675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Plasmodium falciparum and vivax infection in the neighborhood of Blondin, Saint-Georges-de-l’Oyapock District, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5875,77 +5875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme et orpaillage illégal en Guyane : un enjeu majeur de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6013,77 +6013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage asymptomatique de plasmodies dans le quartier Blondin de Saint-Georges-de-l'Oyapock, Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6128,961 +6128,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ménard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
+                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
+                <w:t xml:space="preserve">hal-01346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Emergence of the Plasmodium falciparum Kelch Propeller Domain Mutant Allele C580Y in Guyana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continued Sensitivity of Plasmodium falciparum to Artemisinin in Guyana, With Absence of Kelch Propeller Domain Mutant Alleles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyaud Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Sanchez Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamdeo Persaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M Chenet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Naomi W Lucchi</w:t>
+                <w:t xml:space="preserve">Dwayne Kellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv752⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.ofw185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofw185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862975v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Evolution of Fitness Cost-Neutral Mutant PfCRT Conferring P. falciparum 4- Aminoquinoline Drug Resistance Is Accompanied by Altered Parasite Metabolism and Digestive Vacuole Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish K Dhingra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill M Combrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
+                <w:t xml:space="preserve">Paul S Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.315. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346800v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continued Sensitivity of Plasmodium falciparum to Artemisinin in Guyana, With Absence of Kelch Propeller Domain Mutant Alleles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial Genetic Modeling of pfcrt-Mediated Drug Resistance Evolution in Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyaud Rahman</w:t>
+                <w:t xml:space="preserve">Charin Modchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jesus Sanchez Martin</w:t>
+                <w:t xml:space="preserve">Thanat Chookajorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamdeo Persaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Fidock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofw185⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (6), pp.1554-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862961v1</w:t>
+                <w:t xml:space="preserve">hal-02862965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bogreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01305106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fitness Cost-Neutral Mutant PfCRT Conferring P. falciparum 4- Aminoquinoline Drug Resistance Is Accompanied by Altered Parasite Metabolism and Digestive Vacuole Physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Independent Emergence of the Plasmodium falciparum Kelch Propeller Domain Mutant Allele C580Y in Guyana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Akinyi Okoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
+                <w:t xml:space="preserve">Curtis S Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish K Dhingra</w:t>
+                <w:t xml:space="preserve">Javin Chandrabose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill M Combrinck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul S Callaghan</w:t>
+                <w:t xml:space="preserve">Naomi W Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (9), pp.1472-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862933v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Genetic Modeling of pfcrt-Mediated Drug Resistance Evolution in Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw J Gabryszewski</w:t>
+                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charin Modchang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanat Chookajorn</w:t>
+                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fidock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (6), pp.1554-1570. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862965v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
               </w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Capatti Cassiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do Instituto de Medicina Tropical de São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.72. </w:t>
@@ -7330,900 +7330,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COIL: a methodology for evaluating malarial complexity of infection using likelihood from single nucleotide polymorphism data.</w:t>
+                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+                <w:t xml:space="preserve">Marine Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Valim</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Salmier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-14-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109705v1</w:t>
+                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Do Socorro M Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
+                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubrey L Faust</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COIL: a methodology for evaluating malarial complexity of infection using likelihood from single nucleotide polymorphism data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Valim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+                <w:t xml:space="preserve">Arielle Salmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-14-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarete Do Socorro M Gomes</w:t>
+                <w:t xml:space="preserve">Aubrey L Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
+                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Daniel J Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229355v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229321v1</w:t>
+                <w:t xml:space="preserve">hal-01182758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Donato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Eli L Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish K Dhingra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.286. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (37), pp.11672-11677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182758v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,441 +8268,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria on the Guiana Shield: a review of the situation in French Guiana.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">Voahangy Andrianaranjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-0276140031⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.1637-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2010.140411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109689v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
+                <w:t xml:space="preserve">Malaria on the Guiana Shield: a review of the situation in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (5), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-0276140031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voahangy Andrianaranjaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Popovici</w:t>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saorin Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1979-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2010.140411⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109696v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Resistance to Atovaquone-Proguanil in Malaria Parasites: Insights From Computational Modeling and Clinical Case Reports</w:t>
               </w:r>
@@ -8812,338 +8812,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance of histidine-rich protein 2 based rapid diagnostic tests in French Guiana are explained by the absence of pfhrp2 gene deletion in P. falciparum.</w:t>
+                <w:t xml:space="preserve">High-throughput analysis of antimalarial susceptibility data by the WorldWide Antimalarial Resistance Network (WWARN) in vitro analysis and reporting tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Trouvay</w:t>
+                <w:t xml:space="preserve">Charles J Woodrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Palazon</w:t>
+                <w:t xml:space="preserve">Sabina Dahlström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
+                <w:t xml:space="preserve">Richard Cooksey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Flegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074269⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (7), pp.3121-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02350-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109596v1</w:t>
+                <w:t xml:space="preserve">pasteur-00861904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput analysis of antimalarial susceptibility data by the WorldWide Antimalarial Resistance Network (WWARN) in vitro analysis and reporting tool.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performance of histidine-rich protein 2 based rapid diagnostic tests in French Guiana are explained by the absence of pfhrp2 gene deletion in P. falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooksey</w:t>
+                <w:t xml:space="preserve">Mélanie Trouvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A Flegg</w:t>
+                <w:t xml:space="preserve">Georges Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57 (7), pp.3121-30. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02350-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00861904v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,51 +9272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (11), pp.e2489. </w:t>
@@ -9354,51 +9354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhan Yalcindag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,295 +9482,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00705564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Berger</w:t>
+                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flamand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rosine</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.1382-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
+                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
+                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Péneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (3), pp.1382-9. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.591-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a mutant PfCRT-mediated chloroquine tolerance phenotype in Plasmodium falciparum.</w:t>
               </w:r>
@@ -9916,77 +9916,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barnadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (1), pp.19-22. </w:t>
@@ -10024,103 +10024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence de paludisme à Saül, Guyane, 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Veille Sanitaire - Cire Antilles Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -11011,51 +11011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01541-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwabl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Clementson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Laws" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576513v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04973-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090490v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane D&#8217;ol&#233;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2023.102547" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahuron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goungounga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796260v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2808.212425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reis Blume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-020-00202-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kendjo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.36.1900579" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2306-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier de Santi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-017-0572-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Chenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Akinyi Okoth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis S Huber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javin Chandrabose" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi W Lucchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv752" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyaud Rahman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sanchez Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamdeo Persaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Kellman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw185" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J Gabryszewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Combrinck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Lewis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Callaghan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005976" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charin Modchang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanat Chookajorn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Valim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-14-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02550-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trouvay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Palazon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074269" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.05.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM72ZN0Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bigot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZTS6GS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03430690v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130030v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01541-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwabl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Clementson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Laws" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576513v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04973-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane D&#8217;ol&#233;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2023.102547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090490v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahuron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goungounga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796260v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2808.212425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hiwat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reis Blume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-020-00202-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kendjo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.36.1900579" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2306-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier de Santi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-017-0572-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862961v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyaud Rahman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sanchez Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamdeo Persaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Kellman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw185" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862933v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J Gabryszewski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Combrinck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Lewis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Callaghan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005976" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charin Modchang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanat Chookajorn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw037" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Chenet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Akinyi Okoth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis S Huber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javin Chandrabose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi W Lucchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv752" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Valim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-14-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02550-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109596v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trouvay" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Palazon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074269" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2006.05.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM72ZN0Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bigot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki420" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZTS6GS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03430690v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130030v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>