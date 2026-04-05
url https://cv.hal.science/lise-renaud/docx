--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -281,1095 +281,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Museon Arlaten, un récit de muséographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.243-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.10339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vos publics derrière la donnée » : une nouvelle économie de l’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.15056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de participation des publics dans les applications mobiles de visite : de la figure de l’utilisateur à la figure du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Participation culturelle et plateformes numériques, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.1499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forms of public participation in mobile apps for visitors: From user representation profile to citizen representation profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cultural participation and digital platforms, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Les imaginaires numériques au musée ? Débats sur les injonctions à l’innovation. Éva Sandri, MkF Éditions, coll. « Les essais numériques », 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fiction-enquête, pp.221-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.210.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine sur écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Déconfinons enfin le patrimoine !, 200, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paratexte pour penser la configuration des pratiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gérard Genette, théoricien de la communication ?, 202 (4), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.202.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasmagorie du musée : vers une visite numérique et récréative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41, pp.243-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.10339⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 35, pp.133-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Lise Renaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie de l’injonction : leitmotivs dans la presse autour des projets numériques patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pianezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
-              </w:r>
-[...422 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Pianezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19/3A (S1), pp.27-38. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Supplément 2019/A : Les injonctions dans les institutions culturelles : ajustements et prescriptions, 20 (3), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre blancheur et couleur : la statuaire antique face un déni patrimonial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation numérique au musée en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La médiation muséale au prisme du numérique, 16, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.5592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de l’injonction : leitmotivs dans la presse autour des projets numériques patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pianezza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Supplément 2019/A : Les injonctions dans les institutions culturelles : ajustements et prescriptions, 20 (3), pp.27-38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 19/3A (S1), pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs8.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02151786v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des musées d'entreprise en Provence et la construction de la provençalité</w:t>
               </w:r>
@@ -2026,178 +2026,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les études de public de musées : symptôme d’un tiraillement patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et politiques de la patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française - CR 44 Héritage et Patrimoine, Oct 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudier les pratiques des visiteurs : de l'évaluation des outils numériques de médiation aux promesses de l'automatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ICOM CECA, "Recherches sur les publics des programmes culturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS ICOM CECA, Dec 2025, Visioconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453603v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05453878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promesses d'immersion patrimoniale : un leitmotiv stratégique</w:t>
               </w:r>
@@ -2492,50 +2492,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Révéler les imaginaires de la médiation derrière les écrans. Bilan d'une décennie d'analyse de dispositifs numériques de médiation des patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres d'art et numérique : collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprise de la commande sur l'écriture du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former à l'étude des usages des outils numériques de médiation des patrimoines : de l'expertise à la remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2544,182 +2695,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et patrimoine numérique : entre recherche et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et patrimoine : des méthodes pour révéler les stratégies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,224 +2820,211 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le musée affiche ses expositions à l’écran : entre expérimentation et redéfinition éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Paris Nord; Centre Georges Pompidou, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'adjuvants numériques de visite : enjeux politiques, économiques et symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres d'art et numérique : collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Re-présenter le patrimoine : enjeux politiques, économiques et communicationnelles des images numériques du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO; Université Lyon 2, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée 21 : entre journal interne et magazine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2971,126 +3040,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse culturelle aujourd’hui : un genre médiatique en reconfiguration ? Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARISM (Centre d'analayse et de recherche interdisciplinaires sur les médias, Université Panthéon-Assas); GRESEC (Groupe de recherche sur les enjeux de la communication), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815924v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05454311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expositions en ligne : exploration de formats médiatiques</w:t>
               </w:r>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muséographie ou l'art de faire parler les lacunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs numériques de médiation patrimoniale : négociation entre médiévalisme et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3644,50 +3644,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour du Design hypertextuel : Des glyphes à la signalétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Angé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2PTM’13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les écritures émergentes mettent en scène la participation : modalités d'expression d'un imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Angé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information, communication et participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, séminaire transversal du GRESEC, 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les écritures ordinaires &amp;quot;délivrées&amp;quot; : une approche par la &amp;quot;ré-novation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3696,221 +3860,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "humanités délivrées". Cultures parlées, visuelles et écrites, réinventées hors du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151849v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01151252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et imaginaires des techniques contemporaines</w:t>
               </w:r>
@@ -3959,250 +3959,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Logiques de symbolisation des publicités de téléphonie mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORC IARSIC-ESSACHESS, 2012, Béziers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution des publicités commerciales : écritures publicitaires responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication en débats : des représentations aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journée d’échanges/ d’étude, IUT2 Grenoble, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musées et Téléphones mobiles : questions graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphisme &amp; objets communicants, réseaux sociaux.. Enjeux et problématiques du graphisme numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Logiques de symbolisation des publicités de téléphonie mobile</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interfaces graphiques de Smartphones : éléments de réflexion sémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORC IARSIC-ESSACHESS, 2012, Béziers, France</w:t>
+              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.257-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications numériques et médiations culturelles du territoire : mettre en scène la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4218,126 +4287,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque Ludovia, 2011, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151853v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01151337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC et l’image humanitaire : théories et méthodes</w:t>
               </w:r>
@@ -4506,51 +4506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débranche ! Cahier de vacances pour muséophiles (re)connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture numérique du patrimoine médiéval : bricolage entre modernité et passéité au Palais des Papes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,208 +4853,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rénover la médiation patrimoniale pour moderniser l'image du territoire : stratégies communicationnelle et territoriale autour de l'HistoPad du Palais des papes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourismes &amp; Territoires : des milieux, des dispositifs et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Des Hauts et débats, 978-2-343-19349-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repenser les outils numériques d'interprétation patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires d’Avignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénographies numériques du patrimoine, Julie Deramond, Jessica de Bideran, Patrick Fraysse (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.133-155, 2020, Collection En-Jeux, 978-2-35768-125-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279026v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03279174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation de l'édifice. Les promesses de la représentation</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C27FD184"/>
+    <w:nsid w:val="929DC19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6069,51 +6069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7080-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131098616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15056" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JZX9XLP1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4713" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs8.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis Mouren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033615001701105X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.017.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine El Bodkhani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7080-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131098616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10339" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JZX9XLP1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs8.0027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis Mouren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033615001701105X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.017.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine El Bodkhani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>