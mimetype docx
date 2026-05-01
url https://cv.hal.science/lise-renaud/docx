--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -5838,51 +5838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="929DC19F"/>
+    <w:nsid w:val="B57FD866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>