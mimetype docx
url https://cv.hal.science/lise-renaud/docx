--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -281,1095 +281,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vos publics derrière la donnée » : une nouvelle économie de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.15056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Museon Arlaten, un récit de muséographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, pp.243-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.10339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04430340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Vos publics derrière la donnée » : une nouvelle économie de l’évaluation</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de participation des publics dans les applications mobiles de visite : de la figure de l’utilisateur à la figure du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Participation culturelle et plateformes numériques, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.1499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forms of public participation in mobile apps for visitors: From user representation profile to citizen representation profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cultural participation and digital platforms, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine sur écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Déconfinons enfin le patrimoine !, 200, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Les imaginaires numériques au musée ? Débats sur les injonctions à l’innovation. Éva Sandri, MkF Éditions, coll. « Les essais numériques », 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fiction-enquête, pp.221-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.210.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasmagorie du musée : vers une visite numérique et récréative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.133-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paratexte pour penser la configuration des pratiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gérard Genette, théoricien de la communication ?, 202 (4), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.202.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie de l’injonction : leitmotivs dans la presse autour des projets numériques patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pianezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19/3A (S1), pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs8.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie de l’injonction : leitmotivs dans la presse autour des projets numériques patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pianezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Supplément 2019/A : Les injonctions dans les institutions culturelles : ajustements et prescriptions, 20 (3), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre blancheur et couleur : la statuaire antique face un déni patrimonial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation numérique au musée en procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.15056⟩</w:t>
+              <w:t xml:space="preserve">, 2019, La médiation muséale au prisme du numérique, 16, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.5592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...782 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151786v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04123759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des musées d'entreprise en Provence et la construction de la provençalité</w:t>
               </w:r>
@@ -2026,178 +2026,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudier les pratiques des visiteurs : de l'évaluation des outils numériques de médiation aux promesses de l'automatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ICOM CECA, "Recherches sur les publics des programmes culturels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS ICOM CECA, Dec 2025, Visioconference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les études de public de musées : symptôme d’un tiraillement patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux éthiques et politiques de la patrimonialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française - CR 44 Héritage et Patrimoine, Oct 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453878v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05453603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promesses d'immersion patrimoniale : un leitmotiv stratégique</w:t>
               </w:r>
@@ -2492,50 +2492,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'emprise de la commande sur l'écriture du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l'étude des usages des outils numériques de médiation des patrimoines : de l'expertise à la remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et patrimoine numérique : entre recherche et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et patrimoine : des méthodes pour révéler les stratégies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le musée affiche ses expositions à l’écran : entre expérimentation et redéfinition éditoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Nord; Centre Georges Pompidou, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Révéler les imaginaires de la médiation derrière les écrans. Bilan d'une décennie d'analyse de dispositifs numériques de médiation des patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2544,402 +2889,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres d'art et numérique : collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430359v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04430367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'adjuvants numériques de visite : enjeux politiques, économiques et symboliques</w:t>
               </w:r>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muséographie ou l'art de faire parler les lacunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs numériques de médiation patrimoniale : négociation entre médiévalisme et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3644,50 +3644,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les écritures ordinaires &amp;quot;délivrées&amp;quot; : une approche par la &amp;quot;ré-novation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Angé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les "humanités délivrées". Cultures parlées, visuelles et écrites, réinventées hors du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour du Design hypertextuel : Des glyphes à la signalétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Angé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3696,73 +3778,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM’13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les écritures émergentes mettent en scène la participation : modalités d'expression d'un imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3778,139 +3860,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, communication et participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, séminaire transversal du GRESEC, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152789v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01151849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et imaginaires des techniques contemporaines</w:t>
               </w:r>
@@ -3959,385 +3959,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution des publicités commerciales : écritures publicitaires responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication en débats : des représentations aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d’échanges/ d’étude, IUT2 Grenoble, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musées et Téléphones mobiles : questions graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphisme &amp; objets communicants, réseaux sociaux.. Enjeux et problématiques du graphisme numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logiques de symbolisation des publicités de téléphonie mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORC IARSIC-ESSACHESS, 2012, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lise Renaud</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications numériques et médiations culturelles du territoire : mettre en scène la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication en débats : des représentations aux pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journée d’échanges/ d’étude, IUT2 Grenoble, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Mobilités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Ludovia, 2011, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interfaces graphiques de Smartphones : éléments de réflexion sémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.257-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151337v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01151853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC et l’image humanitaire : théories et méthodes</w:t>
               </w:r>
@@ -4506,51 +4506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débranche ! Cahier de vacances pour muséophiles (re)connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture numérique du patrimoine médiéval : bricolage entre modernité et passéité au Palais des Papes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,208 +4853,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repenser les outils numériques d'interprétation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Universitaires d’Avignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scénographies numériques du patrimoine, Julie Deramond, Jessica de Bideran, Patrick Fraysse (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.133-155, 2020, Collection En-Jeux, 978-2-35768-125-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rénover la médiation patrimoniale pour moderniser l'image du territoire : stratégies communicationnelle et territoriale autour de l'HistoPad du Palais des papes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourismes &amp; Territoires : des milieux, des dispositifs et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Des Hauts et débats, 978-2-343-19349-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279174v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03279026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation de l'édifice. Les promesses de la représentation</w:t>
               </w:r>
@@ -5445,164 +5445,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les publics du Muséon Arlaten au regard des données numériques produites à leur sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséon Arlaten. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Chartreuse de Villeneuve-lez-Avignon à travers les yeux du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine El Bodkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Chartreuse; Avignon Université. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine El Bodkhani</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05454471v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05453383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'HistoPad du Palais des papes : caractérisation des usages et recommandations</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B57FD866"/>
+    <w:nsid w:val="FDDC9C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6069,51 +6069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7080-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131098616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10339" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JZX9XLP1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs8.0027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis Mouren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033615001701105X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.017.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine El Bodkhani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7080-0546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131098616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15056" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JZX9XLP1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4713" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs8.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis Mouren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033615001701105X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.017.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012014056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine El Bodkhani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>