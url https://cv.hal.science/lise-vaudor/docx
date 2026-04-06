--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -729,274 +729,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What remains today of pre-industrial Alpine rivers? Census of historical and current channel patterns in the Alps</w:t>
+                <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Hohensinner</w:t>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Egger</w:t>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Muhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (2), pp.128-149. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371775v1</w:t>
+                <w:t xml:space="preserve">hal-03283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
+                <w:t xml:space="preserve">What remains today of pre-industrial Alpine rivers? Census of historical and current channel patterns in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Severin Hohensinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Gregory Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Muhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thilo von Pape</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (2), pp.128-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.3751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283869v1</w:t>
+                <w:t xml:space="preserve">hal-03371775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping International Cooperation between European Cities: A Network Analysis of the Interreg C and Urbact Programs</w:t>
               </w:r>
@@ -1093,321 +1093,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
+                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Colombain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129029v1</w:t>
+                <w:t xml:space="preserve">halshs-02985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Léa Colombain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985579v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycling along a River: New access, new values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,278 +1478,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
+                <w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Depret</w:t>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Piegay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608072v2</w:t>
+                <w:t xml:space="preserve">hal-02042601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042601v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using gaze behavior to gain insights into the impacts of naturalness on city dwellers' perceptions and valuation of a landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,438 +2125,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424907v1</w:t>
+                <w:t xml:space="preserve">hal-01575564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575564v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Collery</w:t>
+                <w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563308v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,415 +2764,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Vaudor</w:t>
+                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bultingaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Fantino</w:t>
+                <w:t xml:space="preserve">J. Toby Minear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 248, pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223360v1</w:t>
+                <w:t xml:space="preserve">hal-01223361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01223361v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bultingaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+                <w:t xml:space="preserve">G. Fantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328509v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Fluvial Corridor'': A new ArcGIS toolbox package for multiscale riverscape exploration</w:t>
               </w:r>
@@ -3294,368 +3294,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074852v1</w:t>
+                <w:t xml:space="preserve">halshs-01218041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+                <w:t xml:space="preserve">Réseaux de villes et processus de recomposition des niveaux : le cas des villes baltiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Escach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218041v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de villes et processus de recomposition des niveaux : le cas des villes baltiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Escach</w:t>
+                <w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01067276v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of water temperature heterogeneity of braided rivers using very high resolution thermal infrared (TIR) images</w:t>
               </w:r>
@@ -3784,51 +3784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing distribution models for small samples of overdispersed counts of freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4148,51 +4148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,687 +5195,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gaze to gain insight into landscape valuations: the contribution of eye-tracking methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tronchère Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Augendre</w:t>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">4th international conference in wood in world rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429314v1</w:t>
+                <w:t xml:space="preserve">hal-02024793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Carteauval: cartographie des valeurs associées au fleuve Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025332v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carteauval: cartographie des valeurs associées au fleuve Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338963v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z Zhang</w:t>
+                <w:t xml:space="preserve">A cycle route to enhance the heritage and landscape of a territory: for which users and to what effect? The case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boivin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference in wood in world rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024793v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cycle route to enhance the heritage and landscape of a territory: for which users and to what effect? The case of the Rhône River</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mapping gaze to gain insight into landscape valuations: the contribution of eye-tracking methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">Tronchère Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">ISPM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429292v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les cyclistes redécouvrent les berges du Rhône. Nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers 2018 3e conférence internationale sur les recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t>
@@ -5904,77 +5904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cauvy Fraunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,51 +6404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,1744 +6752,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402006v1</w:t>
+                <w:t xml:space="preserve">halshs-01618908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
+                <w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619133v1</w:t>
+                <w:t xml:space="preserve">halshs-01362270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618905v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618908v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Spitoni</w:t>
+                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362270v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619131v1</w:t>
+                <w:t xml:space="preserve">halshs-01319181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319181v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250420v1</w:t>
+                <w:t xml:space="preserve">halshs-01361728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mouquet-Noppe</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361639v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361728v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Benacchio</w:t>
+                <w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Macvicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mouquet-Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361790v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618415v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection pour caractériser les faciès géomorphologiques des cours d'eau à graviers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Sivade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zylberblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">I.S. River 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01361766v1</w:t>
+                <w:t xml:space="preserve">halshs-01319207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Apport de la télédétection pour caractériser les faciès géomorphologiques des cours d'eau à graviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences SIG - Conférence francophone Esri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esri, 2015, non renseignée, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361762v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Spitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférences SIG - Conférence francophone Esri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esri, 2015, non renseignée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319207v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,480 +8564,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347758v1</w:t>
+                <w:t xml:space="preserve">hal-04618208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618208v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An image segmentation process enhancement for land cover mapping from Very High Resolution remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Todter</w:t>
+                <w:t xml:space="preserve">Maxime Vitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pluvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Inter-ZA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">17th AGILE Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01358323v1</w:t>
+                <w:t xml:space="preserve">ujm-01620462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image segmentation process enhancement for land cover mapping from Very High Resolution remote sensing data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+                <w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pluvinet</w:t>
+                <w:t xml:space="preserve">A. Todter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AGILE Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">Journées Inter-ZA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01620462v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting wavelet-based decompositions of geomorphological features: the example of the Rhône river bathymetry</w:t>
               </w:r>
@@ -9112,286 +9112,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01347147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Banacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19. Fluvial geomorphology and river management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAG, Aug 2013, Pariss, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347159v1</w:t>
+                <w:t xml:space="preserve">halshs-01347202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Banacchio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">P. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19. Fluvial geomorphology and river management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Aug 2013, Pariss, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347202v1</w:t>
+                <w:t xml:space="preserve">halshs-01347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,64 +9662,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du paramètre de dispersion de la distribution binomiale négative : a priori, effort d'échantillonnage, et information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées Françaises de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9738,152 +9738,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">94th ESA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Albuquerque, United States. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386736v1</w:t>
+                <w:t xml:space="preserve">hal-02592444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des distributions d'abondance locale des poissons d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9915,122 +9928,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th ESA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Albuquerque, United States. pp.18</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592444v1</w:t>
+                <w:t xml:space="preserve">inria-00386736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10042,480 +10042,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Helling</w:t>
+                <w:t xml:space="preserve">Dani Oneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Natalie Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Anne Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178499v1</w:t>
+                <w:t xml:space="preserve">hal-05067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Almeida</w:t>
+                <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170145v1</w:t>
+                <w:t xml:space="preserve">hal-05338304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Chin</w:t>
+                <w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067319v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338304v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale assessment of riverscape effects on floodplain urbanization</w:t>
               </w:r>
@@ -10717,64 +10717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to qualify and map the values assigned to the Rhône River?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10825,51 +10825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of hydromorphological conditions in unrestored and restored side channels: feedbacks for management purposes (Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,204 +10914,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Benacchio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
+              <w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01342338v1</w:t>
+                <w:t xml:space="preserve">halshs-01618826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatioc imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11156,148 +11156,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618826v1</w:t>
+                <w:t xml:space="preserve">halshs-01342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing and detecting changes at various scales in geomorphological features: the example of the Rhône river talweg elevation</w:t>
               </w:r>
@@ -11497,168 +11497,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Parrot</w:t>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
+              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01341601v1</w:t>
+                <w:t xml:space="preserve">halshs-01340776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation longitudinale du fond du lit du Rhône du Léman à la mer : continuum, discontinuum et contrôles naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11700,178 +11696,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et des grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
+              <w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340776v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11902,51 +11902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12044,51 +12044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12281,103 +12281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image Segmentation Process Enhancement for Land Cover Mapping from Very High Resolution Remote Sensing Data Application in a Rural Area. pp 215-233</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pluvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting a Digital Europe Through Location and Place. Lecture Notes in Geoinformation and Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -12398,278 +12398,375 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01620455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069112v1</w:t>
+                <w:t xml:space="preserve">hal-05548812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12679,139 +12776,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the MNDWI Index of Gravel Mines Around the South Platte River Using Landsat Satellite Images (1982–2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video monitoring of in-channel wood: from flux characterization and prediction to recommendations to equip stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12863,51 +12960,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12917,309 +13014,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’effet morphologique du démantèlement des marges : validation des estimations de charriage par des observations in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13227,107 +13324,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la ripisylve sur l'échauffement thermique des cours d'eau : de l'évaluation par télédétection à l'extrapolation à l'échelle régionale (plaine de la Bresse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13379,658 +13476,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVS - UMR 5600. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViaRhôna : la valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages, rapport final du projet RhonaVél'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Environnement Ville Société (CNRS); UMR G-EAU Gestion Acteus Usages (INRAE); Université de Lyon; Plan Rhône; Agence de l'eau RMC; EDF; FNADT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Noirot</w:t>
+                <w:t xml:space="preserve">RhônaVel’eau. Synthèse de l’enquête usagers. La valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coussout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; INRAE. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoires EVS et G-EAU. 2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03748503v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhônaVel’eau. Synthèse de l’enquête usagers. La valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">CARTEAUVAL - Cartographie des valeurs associées au fleuve Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoires EVS et G-EAU. 2018, pp.4</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02059201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTEAUVAL - Cartographie des valeurs associées au fleuve Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+                <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952049v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des représentations et des perceptions des micropolluants et des dispositifs techniques par les différents niveaux décisionnels d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colchique Coffrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2018, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14039,709 +14136,709 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cnrs; ENS de Lyon; INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colchique Cofrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naudet Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bultingaire Ludovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 31 p., EVS - UMR 5600. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fantino</w:t>
+                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313800v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bultingaire Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606651v2</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution géométrique du corridor de Genève à mer. Action 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14793,173 +14890,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNRS UMR 7330 - CEREGE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14969,171 +15066,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la moyenne et de la variance de l'abondance de populations en écologie à partir d'échantillons de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Thèse de Doctorat, Spécialité Biostatistiques, Université Claude Bernard Lyon 1, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02595493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la moyenne et de la variance de l’abondance de populations en écologie à partir d’échantillons de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Claude Bernard - Lyon I, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LYO10013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00842873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15143,117 +15240,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webscrapping avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pfaender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Florence Villa Finaly, Italy. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02285503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15263,267 +15360,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816252v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843640v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15591,51 +15697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3F1E6EA"/>
+    <w:nsid w:val="47A64B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15822,51 +15928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-vaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1844-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170544664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067276v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26336" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923875v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Louis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595493v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842873v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-vaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1844-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170544664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067276v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26336" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923875v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Louis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595493v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>