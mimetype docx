--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -729,274 +729,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
+                <w:t xml:space="preserve">What remains today of pre-industrial Alpine rivers? Census of historical and current channel patterns in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Severin Hohensinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Gregory Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Muhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thilo von Pape</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (2), pp.128-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.3751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283869v1</w:t>
+                <w:t xml:space="preserve">hal-03371775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What remains today of pre-industrial Alpine rivers? Census of historical and current channel patterns in the Alps</w:t>
+                <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Hohensinner</w:t>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Egger</w:t>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Muhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (2), pp.128-149. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371775v1</w:t>
+                <w:t xml:space="preserve">hal-03283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping International Cooperation between European Cities: A Network Analysis of the Interreg C and Urbact Programs</w:t>
               </w:r>
@@ -1093,321 +1093,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
+                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Colombain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02985579v1</w:t>
+                <w:t xml:space="preserve">hal-03129029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Colombain</w:t>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129029v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycling along a River: New access, new values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using gaze behavior to gain insights into the impacts of naturalness on city dwellers' perceptions and valuation of a landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,438 +2125,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575564v1</w:t>
+                <w:t xml:space="preserve">hal-01424907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collery</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563308v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t>
+                <w:t xml:space="preserve">Pierre Collery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424907v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,415 +2764,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toby Minear</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">L. Bultingaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 248, pp.489-500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223361v1</w:t>
+                <w:t xml:space="preserve">hal-01223360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toby Minear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248, pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328509v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Bultingaire</w:t>
+                <w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fantino</w:t>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01223360v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Fluvial Corridor'': A new ArcGIS toolbox package for multiscale riverscape exploration</w:t>
               </w:r>
@@ -3294,368 +3294,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01218041v1</w:t>
+                <w:t xml:space="preserve">hal-01074852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de villes et processus de recomposition des niveaux : le cas des villes baltiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Escach</w:t>
+                <w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01067276v2</w:t>
+                <w:t xml:space="preserve">halshs-01218041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Réseaux de villes et processus de recomposition des niveaux : le cas des villes baltiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Escach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01074852v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of water temperature heterogeneity of braided rivers using very high resolution thermal infrared (TIR) images</w:t>
               </w:r>
@@ -4148,51 +4148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,929 +4953,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651433v1</w:t>
+                <w:t xml:space="preserve">hal-03338027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338027v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
+                <w:t xml:space="preserve">Mapping gaze to gain insight into landscape valuations: the contribution of eye-tracking methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Boivin</w:t>
+                <w:t xml:space="preserve">Tronchère Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference in wood in world rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t>
+              <w:t xml:space="preserve">ISPM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024793v1</w:t>
+                <w:t xml:space="preserve">hal-02429314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carteauval: cartographie des valeurs associées au fleuve Rhône</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338963v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carteauval: cartographie des valeurs associées au fleuve Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025332v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cycle route to enhance the heritage and landscape of a territory: for which users and to what effect? The case of the Rhône River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+                <w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">M Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">4th international conference in wood in world rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429292v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gaze to gain insight into landscape valuations: the contribution of eye-tracking methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A cycle route to enhance the heritage and landscape of a territory: for which users and to what effect? The case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tronchère Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Augendre</w:t>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429314v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les cyclistes redécouvrent les berges du Rhône. Nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers 2018 3e conférence internationale sur les recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t>
@@ -6154,51 +6154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,51 +6404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,1753 +6523,1753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t>
+                <w:t xml:space="preserve">A multi-scalar approach for modelling river channel change in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
+                <w:t xml:space="preserve">Peter Downs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024573v1</w:t>
+                <w:t xml:space="preserve">hal-01619278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scalar approach for modelling river channel change in the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Downs</w:t>
+                <w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Valette</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619278v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618908v1</w:t>
+                <w:t xml:space="preserve">hal-01402006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Spitoni</w:t>
+                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01362270v1</w:t>
+                <w:t xml:space="preserve">halshs-01619133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
+                <w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619133v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618905v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
+                <w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619131v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319181v1</w:t>
+                <w:t xml:space="preserve">halshs-01619131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402006v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01361728v1</w:t>
+                <w:t xml:space="preserve">halshs-01250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Castella</w:t>
+                <w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Macvicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mouquet-Noppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618415v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Benacchio</w:t>
+                <w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361790v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mouquet-Noppe</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361639v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Augendre</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250420v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Spitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférences SIG - Conférence francophone Esri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esri, 2015, non renseignée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319207v1</w:t>
+                <w:t xml:space="preserve">halshs-01361762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la télédétection pour caractériser les faciès géomorphologiques des cours d'eau à graviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,212 +8284,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01361766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Sivade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zylberblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences SIG - Conférence francophone Esri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esri, 2015, non renseignée, France</w:t>
+              <w:t xml:space="preserve">I.S. River 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361762v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,230 +8564,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618208v1</w:t>
+                <w:t xml:space="preserve">halshs-01347758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347758v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image segmentation process enhancement for land cover mapping from Very High Resolution remote sensing data</w:t>
               </w:r>
@@ -8898,51 +8898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,286 +9112,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01347147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Banacchio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">P. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19. Fluvial geomorphology and river management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Aug 2013, Pariss, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347202v1</w:t>
+                <w:t xml:space="preserve">halshs-01347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Banacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19. Fluvial geomorphology and river management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAG, Aug 2013, Pariss, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347159v1</w:t>
+                <w:t xml:space="preserve">halshs-01347202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,299 +9738,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t>
+                <w:t xml:space="preserve">Modélisation des distributions d'abondance locale des poissons d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th ESA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Albuquerque, United States. pp.18</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592444v1</w:t>
+                <w:t xml:space="preserve">hal-02592443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des distributions d'abondance locale des poissons d'eau douce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vaudor</w:t>
+                <w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France. pp.17</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592443v1</w:t>
+                <w:t xml:space="preserve">inria-00386736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">94th ESA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Albuquerque, United States. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386736v1</w:t>
+                <w:t xml:space="preserve">hal-02592444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10042,480 +10042,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dani Oneill</w:t>
+                <w:t xml:space="preserve">Leo Helling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067319v1</w:t>
+                <w:t xml:space="preserve">hal-05178499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+                <w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338304v1</w:t>
+                <w:t xml:space="preserve">hal-05170145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Almeida</w:t>
+                <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Oneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170145v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
+                <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178499v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale assessment of riverscape effects on floodplain urbanization</w:t>
               </w:r>
@@ -10717,64 +10717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to qualify and map the values assigned to the Rhône River?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,204 +10914,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618826v1</w:t>
+                <w:t xml:space="preserve">halshs-01342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatioc imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11156,148 +11156,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Benacchio</w:t>
+                <w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
+              <w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01342338v1</w:t>
+                <w:t xml:space="preserve">halshs-01618826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing and detecting changes at various scales in geomorphological features: the example of the Rhône river talweg elevation</w:t>
               </w:r>
@@ -11497,164 +11497,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
+              <w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340776v1</w:t>
+                <w:t xml:space="preserve">halshs-01341601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation longitudinale du fond du lit du Rhône du Léman à la mer : continuum, discontinuum et contrôles naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11696,182 +11700,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et des grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Parrot</w:t>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
+              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341601v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11883,70 +11883,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
+                <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11966,129 +11966,129 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bardet; Lucia Shimbo; Huana Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valua Terra. Faire la valeur des environnements. Perspectives croisées françaises et brésiliennes</w:t>
+              <w:t xml:space="preserve">Valua Terra: construir o valor dos ambientes. Olhares cruzados brasileiros e franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions deux-cent-cinq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-255, 2022, 978–2–919380–55–8</w:t>
+              <w:t xml:space="preserve">, pp.233-251, 2022, https://doi.org/10.11606/9786586810424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920879v1</w:t>
+                <w:t xml:space="preserve">hal-03913201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
+                <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12108,86 +12108,86 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bardet; Lucia Shimbo; Huana Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valua Terra: construir o valor dos ambientes. Olhares cruzados brasileiros e franceses</w:t>
+              <w:t xml:space="preserve">Valua Terra. Faire la valeur des environnements. Perspectives croisées françaises et brésiliennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions deux-cent-cinq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-251, 2022, https://doi.org/10.11606/9786586810424</w:t>
+              <w:t xml:space="preserve">, pp.237-255, 2022, 978–2–919380–55–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913201v1</w:t>
+                <w:t xml:space="preserve">hal-03920879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics and fluvial geomorphology</w:t>
               </w:r>
@@ -12432,251 +12432,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548812v1</w:t>
+                <w:t xml:space="preserve">hal-05069112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05069112v1</w:t>
+                <w:t xml:space="preserve">hal-05548812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13150,77 +13150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13324,51 +13324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13433,51 +13433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13512,51 +13512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViaRhôna : la valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages, rapport final du projet RhonaVél'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13564,51 +13564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Environnement Ville Société (CNRS); UMR G-EAU Gestion Acteus Usages (INRAE); Université de Lyon; Plan Rhône; Agence de l'eau RMC; EDF; FNADT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13628,424 +13628,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhônaVel’eau. Synthèse de l’enquête usagers. La valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+                <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoires EVS et G-EAU. 2018, pp.4</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059201v1</w:t>
+                <w:t xml:space="preserve">hal-03748503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTEAUVAL - Cartographie des valeurs associées au fleuve Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">RhônaVel’eau. Synthèse de l’enquête usagers. La valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2018</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coussout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoires EVS et G-EAU. 2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03952049v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">CARTEAUVAL - Cartographie des valeurs associées au fleuve Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Noirot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03748503v1</w:t>
+                <w:t xml:space="preserve">hal-03952049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des représentations et des perceptions des micropolluants et des dispositifs techniques par les différents niveaux décisionnels d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,51 +14136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14228,77 +14228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colchique Cofrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14350,90 +14350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naudet Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14459,51 +14459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14558,271 +14558,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bultingaire Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606651v2</w:t>
+                <w:t xml:space="preserve">hal-01313800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fantino</w:t>
+                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313800v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution géométrique du corridor de Genève à mer. Action 1</w:t>
               </w:r>
@@ -14926,51 +14926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15368,260 +15368,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843640v1</w:t>
+                <w:t xml:space="preserve">hal-04816252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816252v1</w:t>
+                <w:t xml:space="preserve">hal-04843640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15697,51 +15697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A64B1C"/>
+    <w:nsid w:val="5C02D65E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15928,51 +15928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-vaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1844-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170544664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067276v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26336" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923875v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Louis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595493v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-vaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1844-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170544664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067276v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26336" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923875v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Louis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595493v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>