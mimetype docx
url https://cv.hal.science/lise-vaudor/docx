--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1478,278 +1478,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t>
+                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042601v1</w:t>
+                <w:t xml:space="preserve">hal-02608072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vaudor</w:t>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608072v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t>
               </w:r>
@@ -2125,1097 +2125,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424907v1</w:t>
+                <w:t xml:space="preserve">hal-01575564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575564v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Collery</w:t>
+                <w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563308v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of geomorphology and groundwater level on the spatio-temporal variability of riverine cold water patches assessed using thermal infrared (TIR) remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Depret</w:t>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Alber</w:t>
+                <w:t xml:space="preserve">Régis Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175, pp.337-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402008v1</w:t>
+                <w:t xml:space="preserve">hal-01260530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of geomorphology and groundwater level on the spatio-temporal variability of riverine cold water patches assessed using thermal infrared (TIR) remote sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Goma</w:t>
+                <w:t xml:space="preserve">Cassel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01260530v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Vaudor</w:t>
+                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bultingaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Fantino</w:t>
+                <w:t xml:space="preserve">J. Toby Minear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 248, pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223360v1</w:t>
+                <w:t xml:space="preserve">hal-01223361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01223361v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bultingaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+                <w:t xml:space="preserve">G. Fantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328509v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Fluvial Corridor'': A new ArcGIS toolbox package for multiscale riverscape exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,424 +3294,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074852v1</w:t>
+                <w:t xml:space="preserve">halshs-01218041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+                <w:t xml:space="preserve">Réseaux de villes et processus de recomposition des niveaux : le cas des villes baltiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Escach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218041v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de villes et processus de recomposition des niveaux : le cas des villes baltiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Escach</w:t>
+                <w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01067276v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of water temperature heterogeneity of braided rivers using very high resolution thermal infrared (TIR) images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing distribution models for small samples of overdispersed counts of freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4008,256 +4008,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t>
+                <w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+                <w:t xml:space="preserve">Alain Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175680v1</w:t>
+                <w:t xml:space="preserve">hal-05109695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109695v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t>
               </w:r>
@@ -4368,64 +4368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,90 +4601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of urbanization on floodplains. A global scale perspective for an innovative diagnosis for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolja Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International conference on River Health : assessment to restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIT Varanasi (BHU), Oct 2023, Varanasi (U.P.), India</w:t>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,51 +4972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,605 +5195,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gaze to gain insight into landscape valuations: the contribution of eye-tracking methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429314v1</w:t>
+                <w:t xml:space="preserve">hal-02025332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Carteauval: cartographie des valeurs associées au fleuve Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025332v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carteauval: cartographie des valeurs associées au fleuve Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Crapart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">4th international conference in wood in world rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338963v1</w:t>
+                <w:t xml:space="preserve">hal-02024793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z Zhang</w:t>
+                <w:t xml:space="preserve">A cycle route to enhance the heritage and landscape of a territory: for which users and to what effect? The case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boivin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference in wood in world rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024793v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cycle route to enhance the heritage and landscape of a territory: for which users and to what effect? The case of the Rhône River</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping gaze to gain insight into landscape valuations: the contribution of eye-tracking methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">Tronchère Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">ISPM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429292v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les cyclistes redécouvrent les berges du Rhône. Nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,77 +5904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cauvy Fraunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,307 +6023,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres : paléoméandresd’Eau Morte et du Saugey)(suite OHM 2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+                <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Barra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonnier</w:t>
+                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'OSR4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338729v1</w:t>
+                <w:t xml:space="preserve">hal-01892723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+                <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres : paléoméandresd’Eau Morte et du Saugey)(suite OHM 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chirol</w:t>
+                <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
+                <w:t xml:space="preserve">Pierre Marmonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'OSR4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892723v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,77 +6404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,1007 +6523,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scalar approach for modelling river channel change in the Anthropocene</w:t>
+                <w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Downs</w:t>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Valette</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619278v1</w:t>
+                <w:t xml:space="preserve">hal-02024573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scalar approach for modelling river channel change in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024573v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
+              <w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402006v1</w:t>
+                <w:t xml:space="preserve">halshs-01619133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
+                <w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619133v1</w:t>
+                <w:t xml:space="preserve">halshs-01618905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618905v1</w:t>
+                <w:t xml:space="preserve">halshs-01618908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Spitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618908v1</w:t>
+                <w:t xml:space="preserve">halshs-01362270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Spitoni</w:t>
+                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362270v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619131v1</w:t>
+                <w:t xml:space="preserve">halshs-01319181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319181v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
               </w:r>
@@ -7598,579 +7598,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Macvicar</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01361639v1</w:t>
+                <w:t xml:space="preserve">halshs-01361790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01361728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Benacchio</w:t>
+                <w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Macvicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Mouquet-Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361790v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la télédétection pour caractériser les faciès géomorphologiques des cours d'eau à graviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,103 +8320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Sivade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zylberblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. River 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
@@ -8445,64 +8445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8570,77 +8570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8767,277 +8767,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image segmentation process enhancement for land cover mapping from Very High Resolution remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vitter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pluvinet</w:t>
+                <w:t xml:space="preserve">A. Todter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AGILE Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">Journées Inter-ZA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01620462v1</w:t>
+                <w:t xml:space="preserve">halshs-01358323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">An image segmentation process enhancement for land cover mapping from Very High Resolution remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Todter</w:t>
+                <w:t xml:space="preserve">Pascal Pluvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Inter-ZA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">17th AGILE Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01358323v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting wavelet-based decompositions of geomorphological features: the example of the Rhône river bathymetry</w:t>
               </w:r>
@@ -9118,77 +9118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9347,51 +9347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,64 +9662,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du paramètre de dispersion de la distribution binomiale négative : a priori, effort d'échantillonnage, et information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées Françaises de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9744,64 +9744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des distributions d'abondance locale des poissons d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9852,51 +9852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9921,64 +9921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10042,523 +10042,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Helling</w:t>
+                <w:t xml:space="preserve">Dani Oneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Natalie Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Anne Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178499v1</w:t>
+                <w:t xml:space="preserve">hal-05067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Almeida</w:t>
+                <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170145v1</w:t>
+                <w:t xml:space="preserve">hal-05338304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dani Oneill</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067319v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+                <w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338304v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale assessment of riverscape effects on floodplain urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10717,51 +10717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to qualify and map the values assigned to the Rhône River?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10825,51 +10825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of hydromorphological conditions in unrestored and restored side channels: feedbacks for management purposes (Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,390 +10914,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Automatioc imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
+              <w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on WOOD IN WORLD RIVERS 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01342338v1</w:t>
+                <w:t xml:space="preserve">halshs-01342273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatioc imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Benacchio</w:t>
+                <w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on WOOD IN WORLD RIVERS 2015</w:t>
+              <w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01342273v1</w:t>
+                <w:t xml:space="preserve">halshs-01618826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618826v1</w:t>
+                <w:t xml:space="preserve">halshs-01342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing and detecting changes at various scales in geomorphological features: the example of the Rhône river talweg elevation</w:t>
               </w:r>
@@ -11378,51 +11378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of uncertainty associated with the construction of TIR derived profiles and investigation of river temperature longitudinal patterns at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11497,51 +11497,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t>
+                <w:t xml:space="preserve">Caractérisation longitudinale du fond du lit du Rhône du Léman à la mer : continuum, discontinuum et contrôles naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
@@ -11551,327 +11551,327 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
+              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et des grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01341601v1</w:t>
+                <w:t xml:space="preserve">halshs-01340756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation longitudinale du fond du lit du Rhône du Léman à la mer : continuum, discontinuum et contrôles naturels et anthropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Parrot</w:t>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et des grandes rivières</w:t>
+              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340756v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t>
+              <w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340776v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11883,51 +11883,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
+                <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
@@ -11966,110 +11966,110 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bardet; Lucia Shimbo; Huana Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valua Terra: construir o valor dos ambientes. Olhares cruzados brasileiros e franceses</w:t>
+              <w:t xml:space="preserve">Valua Terra. Faire la valeur des environnements. Perspectives croisées françaises et brésiliennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions deux-cent-cinq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-251, 2022, https://doi.org/10.11606/9786586810424</w:t>
+              <w:t xml:space="preserve">, pp.237-255, 2022, 978–2–919380–55–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913201v1</w:t>
+                <w:t xml:space="preserve">hal-03920879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédaler le long d'un fleuve : nouvel accès, nouvelles valeurs ?</w:t>
+                <w:t xml:space="preserve">Pedalando ao longo de um rio: novo acesso, novos valores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
@@ -12108,86 +12108,86 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coussout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bardet; Lucia Shimbo; Huana Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valua Terra. Faire la valeur des environnements. Perspectives croisées françaises et brésiliennes</w:t>
+              <w:t xml:space="preserve">Valua Terra: construir o valor dos ambientes. Olhares cruzados brasileiros e franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions deux-cent-cinq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-255, 2022, 978–2–919380–55–8</w:t>
+              <w:t xml:space="preserve">, pp.233-251, 2022, https://doi.org/10.11606/9786586810424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920879v1</w:t>
+                <w:t xml:space="preserve">hal-03913201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics and fluvial geomorphology</w:t>
               </w:r>
@@ -12281,103 +12281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image Segmentation Process Enhancement for Land Cover Mapping from Very High Resolution Remote Sensing Data Application in a Rural Area. pp 215-233</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pluvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting a Digital Europe Through Location and Place. Lecture Notes in Geoinformation and Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -12432,208 +12432,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069112v1</w:t>
+                <w:t xml:space="preserve">hal-05548812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548812v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
@@ -13080,51 +13080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13150,77 +13150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13311,64 +13311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13564,51 +13564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Environnement Ville Société (CNRS); UMR G-EAU Gestion Acteus Usages (INRAE); Université de Lyon; Plan Rhône; Agence de l'eau RMC; EDF; FNADT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13634,51 +13634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13765,51 +13765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhônaVel’eau. Synthèse de l’enquête usagers. La valorisation du patrimoine rhodanien à l’épreuve des territoires, des acteurs et des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,51 +13887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTEAUVAL - Cartographie des valeurs associées au fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14097,51 +14097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14350,90 +14350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naudet Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14459,51 +14459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14564,51 +14564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14699,90 +14699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15080,51 +15080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la moyenne et de la variance de l'abondance de populations en écologie à partir d'échantillons de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Thèse de Doctorat, Spécialité Biostatistiques, Université Claude Bernard Lyon 1, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15368,260 +15368,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816252v1</w:t>
+                <w:t xml:space="preserve">hal-04843640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843640v1</w:t>
+                <w:t xml:space="preserve">hal-04816252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15697,51 +15697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C02D65E"/>
+    <w:nsid w:val="8109887B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15928,51 +15928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-vaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1844-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170544664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067276v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26336" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923875v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Louis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595493v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-vaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1844-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170544664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coussout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067276v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26336" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Crapart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/valua-terra-faire-la-valeur-des-environnements" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/892" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923875v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Louis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595493v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02285503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>