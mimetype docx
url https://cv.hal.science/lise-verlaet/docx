--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,431 +66,2038 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique des pratiques éditoriales scientifiques. Retour d’expérience de la plateforme d’édition scientifique NumeRev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GENIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technosciences : littératie d’un héritage en co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création, art, culture et héritage à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale d’été EthicHum, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts du numérique sur la recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau(x) et décentrement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire doctoral de l’ED60, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Science Ouverte « une révolution nécessaire », qui ne va pas laisser que des traces numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « la Science Ouverte en LLA-SHS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPYLON, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de l’information et l’UX Design : concept et méthode pour intégrer les pratiques professionnelles des acteurs au sein des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre conformité et stratégie : évolution des pratiques de gouvernance de l’information dans les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCAS 301, May 2023, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écosystème de l'édition scientifique face à la science ouverte : (re)configurations et réticularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du patrimoine commun à la marchandisation de la connaissance : comment partager le savoir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Alembert, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éditeur scientifique et l’outil de gestion des connaissances NumeRev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH SUD; LERASS-Céric, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management du capital humain face aux promesses des dispositifs (socio-)techniques : retours d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international sur « la place de la communication interne dans le management de la performance et la compétitivité du capital humain des organisations publiques et privées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale de Commerce et de Gestion d’Agadir, Dec 2019, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constructivisme numérique pour penser l’Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la gestion personnelle des informations à la gestion des connaissances : analyser les niveaux individuels, collaboratifs et institutionnels de la gestion de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS 433, May 2019, Gatineau, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'altérité scientifique à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque international COSSI (Communication, Organisation, Société du Savoir et Information) "L'information, la communication et les organisations au défi de l'altérité", Université Paul-Valéry, Montpellier, 15-17 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'autorité dans les revues scientifiques: nouvelles formes, nouvelles autorités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MIAu - Médiations informatisées de l'autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ? Organisé par le GRIPIC/ Celsa Paris Sorbonne et le laboratoire communication et solidarité de l'université Blaise Pascal, Paris, les 17-18 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence : l’utopie du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e édition du Colloque Spécialisé en Sciences de l’Information (COSSI) Information, communication, documentation : les nouvelles utopies, organisé par l’ICOMTEC, le CEREGE, le PROVIS et l’Université de Moncton, Poitiers, 17-18 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations organisationnelles corrélatives au déploiement d'un dispositif technique &amp;quot;innovant&amp;quot; : le cas d'une PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude « Innovations technologiques en contexte professionnel : Continuités et ruptures dans les conceptions et les pratiques » laboratoires PREFics et LOUSTIC, MSH Bretagne, Rennes, 26-27 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites hypermédiateurs : vers de nouvelles formes de technologies de l’intelligence ? Entre intelligence collective et web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3d. International Symposium ISKO-Maghreb "Concepts and Tools for Knowledge Management (KM)", Marrakech, 8-9 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Maroc. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une ontologie des pratiques informationnelles, communicationnelles et documentaires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès des milieux documentaires, Innover, pratiques, services et politiques exemplaires, Montréal, 25-27 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de l’information, durabilité : Objets-frontière pour une conceptualisation à facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleta Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque international COSSI "Culture de l’information et pratiques informationnelles durables", 19-21 juin 2013, Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Moncton, Canada. pp.58-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la visualisation pour la construction des connaissances. Application au sein d'un corpus numérique de médiation juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleta Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: "Dispositifs numériques : Contenus, interactivité et visualisation", Université Lille-3, 21-22 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France. pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradigme de la complexité. Apports pour les approches formelles de l'hypertexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2PTM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnels de l'information et de la communication : manipulateurs ou manipulés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ethique et métaéthique dans les professions de l'Information et de la Communication, Montpellier, 25-26 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sarrebruck, Allemagne. pp.142-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A importância do enquadramento na systémica qualitativa das relações humanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A sistémica qualitativa, Ponta Delgada, 4-6 Sept 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ponta Delgada, Portugal. pp.237-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme objet, le numérique comme système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et stratégie des acteurs de la gouvernance de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Zwarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (2), 138 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux et les défis de la fonction d'évaluation en sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Abil</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, 2020</w:t>
+              <w:t xml:space="preserve">, 9, s.p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la communication interne dans le management de la performance et la compétitivité du capital humain des organisations publiques et privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Abil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, s.p., 2020</w:t>
+              <w:t xml:space="preserve">, 8, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -506,219 +2113,219 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et apports des recherches en humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlaet Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (3-4), 220 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information, la communication et les organisations au défi de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Mallowan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, s.p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -728,4340 +2335,2733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme objet, le numérique comme système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme artefact technoscientifique : une « r-évolution » paradigmatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition scientifique en France : de la censure à l’ouverture : révolutions politiques, commerciales, technologiques… et autres problèmes éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loet Leydesdorff: bibliometric analysis and mapping of his scientific production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Colmenero-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Carlos Paletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El profesional de la información</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (7), pp.e320709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3145/epi.2023.dic.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 20 (1), pp.3-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comma.201.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constructivisme numérique : modèle épistémologique pour concevoir des artefacts numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Modèles : du monde réel au monde numérique, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualiser la publicité à l’aune des interactions circulaires média-pub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 18 (2), pp.3-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comma.182.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Pouvoir et stratégie des acteurs de la gouvernance de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.192.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préceptes et engagements ayant trait aux recherches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces, données et preuves en contexte numérique : quelles acceptions interdisciplinaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Modèles : du monde réel au monde numérique, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1860⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Maurel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Intelligence artificielle et communication des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.5-10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Vol. 17 (2), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.172.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les enjeux et les défis de la fonction d'évaluation en sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comma.192.0005⟩</w:t>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Une maison intelligente pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oir</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 17 (2), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comma.172.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.171.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Понятие авторитетности в научном издании: эволюция форм, смена авторитетов?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1712⟩</w:t>
+              <w:t xml:space="preserve">Science Editor and Publisher = Научный редактор и издатель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3-4), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24069/2542-0267-2019-3-4-197-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Mary</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...200 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comma.171.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.141.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Chante</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726230v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Enjeux et apports des recherches en humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Editor and Publisher = Научный редактор и издатель</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Enjeux et apports des recherches en humanités numériques, 13 (3-4), pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809486v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'économie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d’affaires de l’open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’autorité dans l’édition de la recherche : évolution des formes, changements d’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (192), pp.27 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0336150017012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence : l’utopie du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Organisations et savoirs : quelles médiations ?, 49, pp.203-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu du web de données pour l’édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01561450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques managériales confrontées à la mutation numérique : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Désordres numériques : incertitude et opportunités, 6, pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enjeu du web de données pour l'édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gestion des connaissances à l’économie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Mallowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.5-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Gestion des connaissances, 12, pp.5-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...642 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La deuxième révolution des systèmes d’information : vers le constructivisme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (71), pp.249-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation de la lecture d'exploration de l'encyclopédie au &amp;quot;site hypermédiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PontodeAcesso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.82-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between collective intelligence and semantic web : hypermediating sites. Contribution to technologies of intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJDE - Electronic Journal of Digital Enterprise (ISSN: 1776-2960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermediating sites: towards new forms of technology intelligence ? Between collective intelligence and semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Digital Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du Web sémantique : vers l'avènement du balisage sémantique et des modélisations des connaissances évolutives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (8), pp.12-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethnométhodologie appliquée aux problématiques organisationnelles : un préalable nécessaire à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vaillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethnométhodologie appliquée aux problématiques organisationnelles : un préalable nécessaire à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vaillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus cognitifs comme point d'ancrage pour le développement d'un modèle de sémantisation des informations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Română de Comunicare şi Relaţii Publice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (2), pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067517v1</w:t>
-              </w:r>
-[...1605 lines deleted...]
-                <w:t xml:space="preserve">hal-03069545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5167,329 +5167,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques de rédaction des chercheurs universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des cultures aux pratiques informationnelles : approches, enjeux, diversité des pratiques informationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-185, 2021, Collection Regards SIC, 978-2-36781-447-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards multidimensionnels sur le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cHAPITRE 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-169, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Verlaet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,51 +5570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues of “Hypermediating Journals” for Scientific Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, Science, Society and New technologies series, 978-1-78630-125-3</w:t>
@@ -5656,51 +5656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des « revues hypermédiatisées » pour l’édition scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrilecture augmentée dans les communautés scientifiques : Humanités numériques et construction des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5916,51 +5916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et pratiques en lien avec les données de recherche. Une enquête menée auprès des chercheurs de l’université Paul-Valéry Montpellier 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,51 +6284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zwarich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5262" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1860" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03667301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24069/2542-0267-2019-3-4-197-210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726230v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809486v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01561450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assi&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Parnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01567326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/ecrilecture-augmentee-dans-les-communautes-scientifiques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zwarich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03667301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24069/2542-0267-2019-3-4-197-210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726230v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809486v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01561450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01567326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/ecrilecture-augmentee-dans-les-communautes-scientifiques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>