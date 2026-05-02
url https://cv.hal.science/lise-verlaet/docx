--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1673,431 +1673,3161 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition scientifique en France : de la censure à l’ouverture : révolutions politiques, commerciales, technologiques… et autres problèmes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme artefact technoscientifique : une « r-évolution » paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme objet, le numérique comme système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loet Leydesdorff: bibliometric analysis and mapping of his scientific production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audilio Gonzales-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Colmenero-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Carlos Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El profesional de la información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.e320709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3145/epi.2023.dic.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 20 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constructivisme numérique : modèle épistémologique pour concevoir des artefacts numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Modèles : du monde réel au monde numérique, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconceptualiser la publicité à l’aune des interactions circulaires média-pub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 18 (2), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.182.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Pouvoir et stratégie des acteurs de la gouvernance de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.192.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préceptes et engagements ayant trait aux recherches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces, données et preuves en contexte numérique : quelles acceptions interdisciplinaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Intelligence artificielle et communication des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 17 (2), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.172.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les enjeux et les défis de la fonction d'évaluation en sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Une maison intelligente pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.171.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Понятие авторитетности в научном издании: эволюция форм, смена авторитетов?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Editor and Publisher = Научный редактор и издатель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3-4), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24069/2542-0267-2019-3-4-197-210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d’affaires de l’open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'économie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.141.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726230v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Enjeux et apports des recherches en humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Enjeux et apports des recherches en humanités numériques, 13 (3-4), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809486v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’autorité dans l’édition de la recherche : évolution des formes, changements d’autorité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (192), pp.27 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150017012030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence : l’utopie du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Organisations et savoirs : quelles médiations ?, 49, pp.203-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu du web de données pour l’édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01561450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques managériales confrontées à la mutation numérique : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Désordres numériques : incertitude et opportunités, 6, pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enjeu du web de données pour l'édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième révolution des systèmes d’information : vers le constructivisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (71), pp.249-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gestion des connaissances à l’économie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Mallowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gestion des connaissances, 12, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation de la lecture d'exploration de l'encyclopédie au &amp;quot;site hypermédiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PontodeAcesso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.82-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between collective intelligence and semantic web : hypermediating sites. Contribution to technologies of intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJDE - Electronic Journal of Digital Enterprise (ISSN: 1776-2960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypermediating sites: towards new forms of technology intelligence ? Between collective intelligence and semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Digital Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du Web sémantique : vers l'avènement du balisage sémantique et des modélisations des connaissances évolutives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (8), pp.12-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnométhodologie appliquée aux problématiques organisationnelles : un préalable nécessaire à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnométhodologie appliquée aux problématiques organisationnelles : un préalable nécessaire à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus cognitifs comme point d'ancrage pour le développement d'un modèle de sémantisation des informations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Română de Comunicare şi Relaţii Publice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme objet, le numérique comme système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et stratégie des acteurs de la gouvernance de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Zwarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (2), 138 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et les défis de la fonction d'évaluation en sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Zwarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, s.p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la communication interne dans le management de la performance et la compétitivité du capital humain des organisations publiques et privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Abil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2113,2955 +4843,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et apports des recherches en humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlaet Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (3-4), 220 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information, la communication et les organisations au défi de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Mallowan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, s.p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054941v1</w:t>
-              </w:r>
-[...2728 lines deleted...]
-                <w:t xml:space="preserve">hal-03067517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5173,77 +5173,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de rédaction des chercheurs universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des cultures aux pratiques informationnelles : approches, enjeux, diversité des pratiques informationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5570,51 +5570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues of “Hypermediating Journals” for Scientific Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, Science, Society and New technologies series, 978-1-78630-125-3</w:t>
@@ -5656,51 +5656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des « revues hypermédiatisées » pour l’édition scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrilecture augmentée dans les communautés scientifiques : Humanités numériques et construction des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5916,51 +5916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et pratiques en lien avec les données de recherche. Une enquête menée auprès des chercheurs de l’université Paul-Valéry Montpellier 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,51 +6284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zwarich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03667301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24069/2542-0267-2019-3-4-197-210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726230v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809486v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01561450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01567326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/ecrilecture-augmentee-dans-les-communautes-scientifiques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zwarich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03667301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1712" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24069/2542-0267-2019-3-4-197-210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726230v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809486v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01561450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01567326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/ecrilecture-augmentee-dans-les-communautes-scientifiques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>