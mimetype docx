--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -66,4366 +66,4366 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme artefact technoscientifique : une « r-évolution » paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition scientifique en France : de la censure à l’ouverture : révolutions politiques, commerciales, technologiques… et autres problèmes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme objet, le numérique comme système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loet Leydesdorff: bibliometric analysis and mapping of his scientific production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audilio Gonzales-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Colmenero-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Carlos Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El profesional de la información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.e320709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3145/epi.2023.dic.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 20 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constructivisme numérique : modèle épistémologique pour concevoir des artefacts numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Modèles : du monde réel au monde numérique, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconceptualiser la publicité à l’aune des interactions circulaires média-pub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 18 (2), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.182.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Pouvoir et stratégie des acteurs de la gouvernance de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.192.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préceptes et engagements ayant trait aux recherches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces, données et preuves en contexte numérique : quelles acceptions interdisciplinaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Intelligence artificielle et communication des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 17 (2), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.172.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Une maison intelligente pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.171.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les enjeux et les défis de la fonction d'évaluation en sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Zwarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Понятие авторитетности в научном издании: эволюция форм, смена авторитетов?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Editor and Publisher = Научный редактор и издатель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3-4), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24069/2542-0267-2019-3-4-197-210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d’affaires de l’open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'économie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.141.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726230v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Enjeux et apports des recherches en humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Enjeux et apports des recherches en humanités numériques, 13 (3-4), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809486v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’autorité dans l’édition de la recherche : évolution des formes, changements d’autorité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (192), pp.27 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150017012030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence : l’utopie du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Organisations et savoirs : quelles médiations ?, 49, pp.203-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu du web de données pour l’édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01561450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques managériales confrontées à la mutation numérique : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Désordres numériques : incertitude et opportunités, 6, pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enjeu du web de données pour l'édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième révolution des systèmes d’information : vers le constructivisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (71), pp.249-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gestion des connaissances à l’économie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Mallowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gestion des connaissances, 12, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation de la lecture d'exploration de l'encyclopédie au &amp;quot;site hypermédiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PontodeAcesso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.82-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between collective intelligence and semantic web : hypermediating sites. Contribution to technologies of intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJDE - Electronic Journal of Digital Enterprise (ISSN: 1776-2960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypermediating sites: towards new forms of technology intelligence ? Between collective intelligence and semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Digital Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du Web sémantique : vers l'avènement du balisage sémantique et des modélisations des connaissances évolutives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Media Research - Revista de Studii Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (8), pp.12-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnométhodologie appliquée aux problématiques organisationnelles : un préalable nécessaire à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnométhodologie appliquée aux problématiques organisationnelles : un préalable nécessaire à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus cognitifs comme point d'ancrage pour le développement d'un modèle de sémantisation des informations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Română de Comunicare şi Relaţii Publice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique des pratiques éditoriales scientifiques. Retour d’expérience de la plateforme d’édition scientifique NumeRev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GENIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technosciences : littératie d’un héritage en co-construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, art, culture et héritage à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale d’été EthicHum, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du numérique sur la recherche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau(x) et décentrement(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire doctoral de l’ED60, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Science Ouverte « une révolution nécessaire », qui ne va pas laisser que des traces numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « la Science Ouverte en LLA-SHS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPYLON, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de l’information et l’UX Design : concept et méthode pour intégrer les pratiques professionnelles des acteurs au sein des systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre conformité et stratégie : évolution des pratiques de gouvernance de l’information dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCAS 301, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème de l'édition scientifique face à la science ouverte : (re)configurations et réticularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du patrimoine commun à la marchandisation de la connaissance : comment partager le savoir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Alembert, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éditeur scientifique et l’outil de gestion des connaissances NumeRev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH SUD; LERASS-Céric, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management du capital humain face aux promesses des dispositifs (socio-)techniques : retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international sur « la place de la communication interne dans le management de la performance et la compétitivité du capital humain des organisations publiques et privées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale de Commerce et de Gestion d’Agadir, Dec 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le constructivisme numérique pour penser l’Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gestion personnelle des informations à la gestion des connaissances : analyser les niveaux individuels, collaboratifs et institutionnels de la gestion de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS 433, May 2019, Gatineau, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'altérité scientifique à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque international COSSI (Communication, Organisation, Société du Savoir et Information) "L'information, la communication et les organisations au défi de l'altérité", Université Paul-Valéry, Montpellier, 15-17 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d'autorité dans les revues scientifiques: nouvelles formes, nouvelles autorités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MIAu - Médiations informatisées de l'autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ? Organisé par le GRIPIC/ Celsa Paris Sorbonne et le laboratoire communication et solidarité de l'université Blaise Pascal, Paris, les 17-18 mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence : l’utopie du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e édition du Colloque Spécialisé en Sciences de l’Information (COSSI) Information, communication, documentation : les nouvelles utopies, organisé par l’ICOMTEC, le CEREGE, le PROVIS et l’Université de Moncton, Poitiers, 17-18 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations organisationnelles corrélatives au déploiement d'un dispositif technique &amp;quot;innovant&amp;quot; : le cas d'une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude « Innovations technologiques en contexte professionnel : Continuités et ruptures dans les conceptions et les pratiques » laboratoires PREFics et LOUSTIC, MSH Bretagne, Rennes, 26-27 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une ontologie des pratiques informationnelles, communicationnelles et documentaires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès des milieux documentaires, Innover, pratiques, services et politiques exemplaires, Montréal, 25-27 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites hypermédiateurs : vers de nouvelles formes de technologies de l’intelligence ? Entre intelligence collective et web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d. International Symposium ISKO-Maghreb "Concepts and Tools for Knowledge Management (KM)", Marrakech, 8-9 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marrakech, Maroc. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture de l’information, durabilité : Objets-frontière pour une conceptualisation à facettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleta Vaisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque international COSSI "Culture de l’information et pratiques informationnelles durables", 19-21 juin 2013, Université de Moncton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Moncton, Canada. pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de la visualisation pour la construction des connaissances. Application au sein d'un corpus numérique de médiation juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleta Vaisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Dispositifs numériques : Contenus, interactivité et visualisation", Université Lille-3, 21-22 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France. pp.171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de la complexité. Apports pour les approches formelles de l'hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels de l'information et de la communication : manipulateurs ou manipulés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ethique et métaéthique dans les professions de l'Information et de la Communication, Montpellier, 25-26 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sarrebruck, Allemagne. pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A importância do enquadramento na systémica qualitativa das relações humanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A sistémica qualitativa, Ponta Delgada, 4-6 Sept 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ponta Delgada, Portugal. pp.237-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069545v1</w:t>
-              </w:r>
-[...2728 lines deleted...]
-                <w:t xml:space="preserve">hal-03067517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4456,51 +4456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme objet, le numérique comme système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4525,64 +4525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et stratégie des acteurs de la gouvernance de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Zwarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4620,64 +4620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et les défis de la fonction d'évaluation en sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Zwarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4810,51 +4810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Mallowan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, s.p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5173,77 +5173,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de rédaction des chercheurs universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des cultures aux pratiques informationnelles : approches, enjeux, diversité des pratiques informationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5551,208 +5551,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux des « revues hypermédiatisées » pour l’édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrilecture augmentée dans les communautés scientifiques : Humanités numériques et construction des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 145-161, 2017, 978-1-78406-220-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01476924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Issues of “Hypermediating Journals” for Scientific Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, Science, Society and New technologies series, 978-1-78630-125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01567326v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">sic_01476924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic tagging strategy using a semio-contextual approach of the corpus for the creation of controlled databases</w:t>
               </w:r>
@@ -5916,51 +5916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et pratiques en lien avec les données de recherche. Une enquête menée auprès des chercheurs de l’université Paul-Valéry Montpellier 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,51 +6284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zwarich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03667301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1712" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24069/2542-0267-2019-3-4-197-210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726230v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809486v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01561450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01567326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/ecrilecture-augmentee-dans-les-communautes-scientifiques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zwarich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03667301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24069/2542-0267-2019-3-4-197-210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726230v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809486v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01561450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Parnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/ecrilecture-augmentee-dans-les-communautes-scientifiques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01567326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>