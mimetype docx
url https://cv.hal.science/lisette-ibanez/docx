--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -118,784 +118,784 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
+                <w:t xml:space="preserve">Field Evidence on Nudging High School Students Towards Pro-Environmental Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Mathex</w:t>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odile Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 78 (2), pp.328-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boer.70023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488755v1</w:t>
+                <w:t xml:space="preserve">hal-05363638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Evidence on Nudging High School Students Towards Pro-Environmental Behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363638v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
+                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.4427262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351880v1</w:t>
+                <w:t xml:space="preserve">hal-05148018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Guido</w:t>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudry</w:t>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CEE-M Working papers ; 2024-16, 236, pp.107098. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677596v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you don't know, can't hurt you: Avoiding donation requests for environmental causes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Fanghella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Thøgersen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982503v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral rebound effect and moral compensation: an online experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What you don't know, can't hurt you: Avoiding donation requests for environmental causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Fanghella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924411v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavioral rebound effect and moral compensation: an online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.102347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148018v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values and Policy Perception on Recycling Behavior</w:t>
               </w:r>
@@ -907,64 +907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134 (5), pp.665-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -989,90 +989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écolo, oui mais : ces petits arrangements avec nos consciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1097,64 +1097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition virtuelle à la nature encourage-t-elle les comportements pro-environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,77 +1179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reference Point Bias in Judging Cheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89, pp.102485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1283,64 +1283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of nature video exposure on pro-environmental behavior: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.e0275806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,77 +1374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection bias in environmental beliefs and behavioural intentions-An application to solar panels and eco-friendly transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1472,256 +1472,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does misery love company? An experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Farrow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1504-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.3201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134312v1</w:t>
+                <w:t xml:space="preserve">hal-03712726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Does misery love company? An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2), pp.523-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712726v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation on the dark side of emotions and its aftereffects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1759,64 +1759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (9), pp.e0258045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,77 +1854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral judgment of environmental harm caused by a single versus multiple wrongdoers: A survey experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.106586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,77 +1958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a 'bad individual' more condemnable than several 'bad individuals'? Examining the scope-severity paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,77 +2062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (6), pp.1139-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,64 +2192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2), pp.1228-1241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana El Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (4), pp.374-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2391,77 +2391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social norm interventions as an underappreciated lever for behavior change in energy conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (1), pp.235--249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2486,77 +2486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shall we pay all? An experimental test of Random Incentivized Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73, pp.93--98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2590,77 +2590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral self-licencing and social dilemmas: an experimental analysis from a taking game in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (27), pp.2980-2991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2688,962 +2688,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do incidental emotions impact pro-environmental behavior? Evidence from the dictator game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Social norms and pro-environmental behavior: a review of the evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605093v1</w:t>
+                <w:t xml:space="preserve">hal-01521539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social norms and pro-environmental behavior: a review of the evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.04.017⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521539v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How do incidental emotions impact pro-environmental behavior? Evidence from the dictator game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.150-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779414v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [au numéro spécial &amp;quot;Contributions présentées lors des XXXIIes Journées de microéconomie appliquée&amp;quot;]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (10), pp.4321-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2016.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594616v1</w:t>
+                <w:t xml:space="preserve">hal-01376451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do good deeds make bad people?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario F. Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.792-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1033675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-014-9441-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506330v1</w:t>
+                <w:t xml:space="preserve">hal-01506395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perils of government enforcement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Marciano</w:t>
+                <w:t xml:space="preserve">Introduction [au numéro spécial &amp;quot;Contributions présentées lors des XXXIIes Journées de microéconomie appliquée&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (5), pp.949-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637895v1</w:t>
+                <w:t xml:space="preserve">hal-01594616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
+                <w:t xml:space="preserve">The perils of government enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2016.04.006⟩</w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376451v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Do good deeds make bad people?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario F. Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.792-902. </w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.491-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1033675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10657-014-9441-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506395v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation and Rewards for Environmental Services 1 (CRES) and efficient design of contracts in developing countries: behavioral insights from a natural field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,64 +3716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.305-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3807,77 +3807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (2), pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,519 +3896,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+                <w:t xml:space="preserve">Smug Alert! Exploring self-licensing behaviour in a cheating game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (2), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2014.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634673v1</w:t>
+                <w:t xml:space="preserve">hal-01506292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behavior: An exploratory economic experiment</w:t>
+                <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Farrow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.305-311</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (2), pp.215-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667282v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de compensation morale ou comment les &amp;quot;bonnes actions&amp;quot; peuvent aboutir à une situation indésirable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behavior: An exploratory economic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peguy Ndodjang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.305-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.653.0557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01994855v1</w:t>
+                <w:t xml:space="preserve">hal-01667282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smug Alert! Exploring self-licensing behaviour in a cheating game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L'effet de compensation morale ou comment les &amp;quot;bonnes actions&amp;quot; peuvent aboutir à une situation indésirable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Ndodjang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2014.01.039⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.557--571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.653.0557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506292v1</w:t>
+                <w:t xml:space="preserve">hal-01994855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-licensing and financial rewards: is morality for sale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.2298-2306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,64 +4446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do previous good deeds to a third party make people more tolerant of bad deeds against them? An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Ndodjang Ngantchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121 (3), pp.364-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,77 +4537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypocrisie morale, face cachée de la consommation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21398, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4632,77 +4632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being the best or doing the right thing? An investigation of positional, prosocial and conformist preferences in provision of public goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (5), pp.705-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4742,269 +4742,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d’analyse économique des produits partage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Do taste and quality perception influence consumer preferences for wood? An econometric model with latent variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moulla</w:t>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (2), pp.89-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506046v1</w:t>
+                <w:t xml:space="preserve">hal-01000699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do taste and quality perception influence consumer preferences for wood? An econometric model with latent variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+                <w:t xml:space="preserve">Éléments d’analyse économique des produits partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.239-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.252.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000699v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L. Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5178,251 +5178,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (7), pp.2145-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072317v1</w:t>
+                <w:t xml:space="preserve">hal-01072320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01072320v1</w:t>
+                <w:t xml:space="preserve">hal-01072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling policies and market behavior: quality standard and voluntary label adoption</w:t>
               </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (2), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5518,441 +5518,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique des coûts d'exploitation d'un chantier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOSSIER complémentaire du résultat de recherche intitulé : écocertification sur les marchés du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Jean-François Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.43-49</w:t>
+              <w:t xml:space="preserve">En Direct des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072426v1</w:t>
+                <w:t xml:space="preserve">hal-01072431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can ecolabeling schemes preserve the environment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse économique des coûts d'exploitation d'un chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.43-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072438v1</w:t>
+                <w:t xml:space="preserve">hal-01072426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecocertification, differentiation and retailing and upstream market power</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can ecolabeling schemes preserve the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Alexandre Laye</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2008.016987⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.233-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-007-9150-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072404v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOSSIER complémentaire du résultat de recherche intitulé : écocertification sur les marchés du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ecocertification, differentiation and retailing and upstream market power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Quillien</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alexandre Laye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Direct des Labos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1/2), pp.158-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2008.016987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072431v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of sustainable forest management: differentiation strategies and asymmetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.393-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5986,77 +5986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialists hand in hand with environmentalists: how eco-labeling schemes can help firms to raise rivals' costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (3), pp.215-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6096,281 +6096,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can wood storage be profitable ? French experience after the windstorms in 1999</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prix du bois de chêne et hétérogénéité des lots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (5), pp.431-442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072965v1</w:t>
+                <w:t xml:space="preserve">hal-01072779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du bois de chêne et hétérogénéité des lots.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can wood storage be profitable ? French experience after the windstorms in 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2005.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072779v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who benefits from new certified products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Forest Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan du stockage par voie humide des chablis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 45, pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Croizat-Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6630,90 +6630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Edutainment Games and Pro-Environmental Behavior of Primary School Students: Evidence from a Field Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6738,77 +6738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6833,64 +6833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Nature Exposure on Pro-Environmental Behavior: an Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6915,64 +6915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Nature Exposure on Pro-Environmental Behavior: an Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. EAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6997,51 +6997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pros and Cons of Environmental Certification: The view point of behavioral economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Certification and quality labels as policy tools to promote sustainability"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7060,221 +7060,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did you do before? Moral (in)constency in pro-environmental behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Normes sociales et comportements pro-environnementaux : approche économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Europe Experimental Team’s Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">Saisonnalité et contre-saisonnalité pour une alimentation durable : résultats des travaux du projet Diet4Transet mise en perspective avec les apports d'autres terrains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928512v1</w:t>
+                <w:t xml:space="preserve">hal-02928567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes sociales et comportements pro-environnementaux : approche économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What did you do before? Moral (in)constency in pro-environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saisonnalité et contre-saisonnalité pour une alimentation durable : résultats des travaux du projet Diet4Transet mise en perspective avec les apports d'autres terrains.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Southern Europe Experimental Team’s Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928567v1</w:t>
+                <w:t xml:space="preserve">hal-02928512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The darkside of emotions: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7306,424 +7306,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How do emotional states Impact monetary donation to environmental NGOs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the French Association of Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121798v1</w:t>
+                <w:t xml:space="preserve">hal-02087483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do emotional states Impact monetary donation to environmental NGOs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">9th International Conference of the French Association of Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087483v1</w:t>
+                <w:t xml:space="preserve">hal-02121798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'une campagne de communication s'appuyant sur une meilleure compréhension des comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 35 p</w:t>
+              <w:t xml:space="preserve">Rencontre régionale d'échanges du Réseau A3P - Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aspiran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680539v1</w:t>
+                <w:t xml:space="preserve">hal-02929704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une campagne de communication s'appuyant sur une meilleure compréhension des comportements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale d'échanges du Réseau A3P - Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aspiran, France</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929704v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUD’POUCE : COmportementet Usage Des pesticides : POUr des Contrats Environnementaux innovants : projet de recherche 2012-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,64 +7804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing social norms: peer nonmonetary versus external monetary punishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostan Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7886,77 +7886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of emotion: reinforcing intrinsic motivation to give</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Centre for Experimental Social Sciences.; French Association of Environmental and Resource Economists (FAERE). FRA., Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7981,77 +7981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral self-licensing and social dilemmas: an experimental evidence from a taking game in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Alhambra Experimental Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8089,64 +8089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do past good deeds to third party make people more tolerant to unfair behaviors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peguy Ndodjang Ngantchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Meeting on Experimental and Behavioral Economics (IMEBE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Carlos III de Madrid (UC3M). ESP., Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8171,77 +8171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti social behavior and self licensing: experimental evidence from a gangster game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de Micraoeconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8266,64 +8266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mental accounting could bias PES programs: a natural field in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8374,77 +8374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-licensing and financial rewards: is morality for sale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8469,77 +8469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsability: why it may not always be a panacea? The case of cause-related products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">134. European Association of Agricultural Economists (EAAE) Seminar “Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs” (2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8564,77 +8564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payments for ecosystem services : can we kill two birds with one stone? A natural field experiment in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8679,489 +8679,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do immediate emotions impact on pro-environmental behavior?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+                <w:t xml:space="preserve">Cheap goodwill: the best deal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Experimental Economics Association., May 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">129. European Association of Agricultural Economists (EAAE) Seminar : "IV Workshop on Valuation Methods in Agro-food and Environmental Economics: “Methodological and empirical challenges in Valuation Methods”"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2012, Castelldefels, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806724v1</w:t>
+                <w:t xml:space="preserve">hal-01594299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Do immediate emotions impact on pro-environmental behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Meeting on Experimental and Behavioral Economics (IMEBE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Jaume I. ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., Mar 2012, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Experimental Economics Association., May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506270v1</w:t>
+                <w:t xml:space="preserve">hal-02806724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International Meeting on Experimental and Behavioral Economics (IMEBE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Jaume I. ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., Mar 2012, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810967v1</w:t>
+                <w:t xml:space="preserve">hal-01506270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap goodwill: the best deal?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">129. European Association of Agricultural Economists (EAAE) Seminar : "IV Workshop on Valuation Methods in Agro-food and Environmental Economics: “Methodological and empirical challenges in Valuation Methods”"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2012, Castelldefels, Spain</w:t>
+              <w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594299v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding environmental protection to exchange: more harm than good ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Annual Conference EAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9186,77 +9186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9307,64 +9307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Ecolabelling Programs: Consumers' Motivations and Policy Options"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jun 2010, Rennes, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9415,64 +9415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LAMETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Montpellier 1 / ENSAM / CNRS / CEMAGREF / CIHEAM : Laboratoire montpelliérain d'économie théorique et appliquée (1135)., Feb 2008, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9523,64 +9523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2008 European Regional meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economic Science Association (ESA). INT., Sep 2008, Lyon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9631,64 +9631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées d'Economie Expérimentale, JEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., May 2008, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9726,64 +9726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste and quality perception of attributes in product differentiation: an econometric model with latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9808,51 +9808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising rivals costs through ecolabeling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80. Annual conference of Agricultural Economics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9890,51 +9890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of sustainable management: who benefits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual conference of EAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9972,51 +9972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who benefits from new certified products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the SSFE and 3. Berkeley-KVL conference on natural resource management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Gilleje, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10054,51 +10054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest certification : performance-based approach versus process-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de micro-économie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Québec, Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10123,51 +10123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et protection de l'environnement : efficacité d'une politique d'information sur la sécurité sanitaire auprès du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10205,51 +10205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La labellisation stratégique : une application à l'industrie &amp;quot;verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Signes officiels de qualité et développement agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10306,51 +10306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOLABELS: Are They Environmental-Friendly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-9, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10384,64 +10384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecocertification, differentiation and upstream market power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alexandre Laye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling strategies in environmental policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2007, International Library of Environmental Economics and Policy, 0-7546-2730-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10466,51 +10466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût et rentabilité du stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,77 +10580,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes d’écolabellisation face aux motivations égoïstes ou altruistes des consommateurs et à la nature publique ou privée des attributs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10660,51 +10660,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10739,64 +10739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10812,448 +10812,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517440v1</w:t>
+                <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
+                <w:t xml:space="preserve">Field evidence on nudging high school students towards pro-environmental behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Mathex</w:t>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odile Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654047v1</w:t>
+                <w:t xml:space="preserve">hal-04677585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence on nudging high school students towards pro-environmental behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677585v1</w:t>
+                <w:t xml:space="preserve">hal-04517440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071161v1</w:t>
+                <w:t xml:space="preserve">hal-04654047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What you don’t know, can’t hurt you: Self-image motivation in charitable giving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Fanghella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11265,833 +11295,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reference Point Bias in Judging Cheaters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618665v1</w:t>
+                <w:t xml:space="preserve">hal-04071161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection bias in environmental attitudes and behavioral intentions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Reference Point Bias in Judging Cheaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874044v1</w:t>
+                <w:t xml:space="preserve">hal-02618665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Projection bias in environmental attitudes and behavioral intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954927v1</w:t>
+                <w:t xml:space="preserve">hal-02874044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954925v1</w:t>
+                <w:t xml:space="preserve">hal-01954927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795406v1</w:t>
+                <w:t xml:space="preserve">hal-01954925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807559v1</w:t>
+                <w:t xml:space="preserve">hal-02795406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485471v1</w:t>
+                <w:t xml:space="preserve">hal-02807559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189460v1</w:t>
+                <w:t xml:space="preserve">hal-01485471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payments for ecosystem services : can we kill two birds with one stone ? Insights from a natural field experiment in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12120,293 +12133,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral self-licensing and social dilemmas: an experimental analysis from a taking game in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798850v1</w:t>
+                <w:t xml:space="preserve">hal-01189460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Moral self-licensing and social dilemmas: an experimental analysis from a taking game in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189512v1</w:t>
+                <w:t xml:space="preserve">hal-02798850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -12422,265 +12435,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique du Laboratoire d’Économie Forestière : 2003-2007</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Brunette</w:t>
+                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189366v1</w:t>
+                <w:t xml:space="preserve">hal-01189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan scientifique du Laboratoire d’Économie Forestière : 2003-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives de recherche en économie forestière en France : Programmes Prioritaires pour la Période 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12690,440 +12808,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-guide pour la mise en place et l’évaluation de Politiques Agro-Environnementales innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de pratiques agroenvironnementales : modes d'intervention et d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et usage des pesticides : pour des contrats environnementaux innovants (Coud'pouce), rapport final, programme Pesticides, APR 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13152,624 +13270,624 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet. Projet ANR-06-PADD-009 ECOLABELS. Programme ADD édition 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2010, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabel comme mode de financement du développement durable : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du stockage des bois en France après les tempêtes de décembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'Agriculture et de la Pêche. 2003, n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage des bois par aspersion : aspects réglementaires, techniques et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13916,51 +14034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fanghella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Th&#248;gersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112645" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1412083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.04.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9441-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavoie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0557" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2014.01.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LB0SKSJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.252.0239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bottega" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DBFC9C24772F6485426009F4A3FDC4DF97D006/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9150-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4LD32R1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quillien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavaignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928567v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_520-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093001v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485471v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fanghella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Th&#248;gersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112645" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1412083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.04.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9441-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2014.01.039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LB0SKSJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0557" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.252.0239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bottega" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DBFC9C24772F6485426009F4A3FDC4DF97D006/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quillien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9150-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4LD32R1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016987" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavaignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_520-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093001v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874044v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795406v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>