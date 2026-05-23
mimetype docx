--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -330,572 +330,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Clot</w:t>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148018v1</w:t>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What you don't know, can't hurt you: Avoiding donation requests for environmental causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Valeria Fanghella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102474⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351880v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you don't know, can't hurt you: Avoiding donation requests for environmental causes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Fanghella</w:t>
+                <w:t xml:space="preserve">Behavioral rebound effect and moral compensation: an online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Thøgersen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.102347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982503v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral rebound effect and moral compensation: an online experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Mathex</w:t>
+                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115, pp.102347</w:t>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.4427262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924411v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values and Policy Perception on Recycling Behavior</w:t>
               </w:r>
@@ -1002,77 +1002,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écolo, oui mais : ces petits arrangements avec nos consciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1173,525 +1173,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reference Point Bias in Judging Cheaters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of nature video exposure on pro-environmental behavior: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.102485. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0275806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528307v1</w:t>
+                <w:t xml:space="preserve">hal-03847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of nature video exposure on pro-environmental behavior: An experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projection bias in environmental beliefs and behavioural intentions-An application to solar panels and eco-friendly transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0275806. </w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2021.112645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847453v1</w:t>
+                <w:t xml:space="preserve">hal-03363702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection bias in environmental beliefs and behavioural intentions-An application to solar panels and eco-friendly transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2021.112645⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1504-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.3201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363702v1</w:t>
+                <w:t xml:space="preserve">hal-03712726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Does misery love company? An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2), pp.523-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712726v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does misery love company? An experimental investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Reference Point Bias in Judging Cheaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.102485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134312v1</w:t>
+                <w:t xml:space="preserve">hal-03528307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation on the dark side of emotions and its aftereffects</w:t>
               </w:r>
@@ -1854,77 +1854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral judgment of environmental harm caused by a single versus multiple wrongdoers: A survey experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.106586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,77 +1958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a 'bad individual' more condemnable than several 'bad individuals'? Examining the scope-severity paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,51 +2062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,77 +2391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social norm interventions as an underappreciated lever for behavior change in energy conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (1), pp.235--249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2486,64 +2486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shall we pay all? An experimental test of Random Incentivized Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2590,64 +2590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral self-licencing and social dilemmas: an experimental analysis from a taking game in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2688,949 +2688,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social norms and pro-environmental behavior: a review of the evidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do incidental emotions impact pro-environmental behavior? Evidence from the dictator game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.150-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521539v1</w:t>
+                <w:t xml:space="preserve">hal-01605093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+                <w:t xml:space="preserve">Social norms and pro-environmental behavior: a review of the evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779414v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do incidental emotions impact pro-environmental behavior? Evidence from the dictator game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66, pp.150-155. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2016.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605093v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Introduction [au numéro spécial &amp;quot;Contributions présentées lors des XXXIIes Journées de microéconomie appliquée&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (5), pp.949-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376451v1</w:t>
+                <w:t xml:space="preserve">hal-01594616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario F. Teisl</w:t>
+                <w:t xml:space="preserve">The perils of government enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1033675⟩</w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506395v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [au numéro spécial &amp;quot;Contributions présentées lors des XXXIIes Journées de microéconomie appliquée&amp;quot;]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Do good deeds make bad people?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.491-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-014-9441-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594616v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perils of government enforcement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Marciano</w:t>
+                <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (10), pp.4321-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637895v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do good deeds make bad people?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario F. Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (3), pp.491-513. </w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.792-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-014-9441-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1033675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506330v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation and Rewards for Environmental Services 1 (CRES) and efficient design of contracts in developing countries: behavioral insights from a natural field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,2841 +3651,2853 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behaviour: an exploratory economic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.305-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504851.2014.939371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (2), pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smug Alert! Exploring self-licensing behaviour in a cheating game</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (2), pp.215-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2014.01.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506292v1</w:t>
+                <w:t xml:space="preserve">hal-02634673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+                <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behavior: An exploratory economic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 124 (2), pp.215-242</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.305-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634673v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behavior: An exploratory economic experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'effet de compensation morale ou comment les &amp;quot;bonnes actions&amp;quot; peuvent aboutir à une situation indésirable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Ndodjang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.557--571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.653.0557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667282v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de compensation morale ou comment les &amp;quot;bonnes actions&amp;quot; peuvent aboutir à une situation indésirable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Smug Alert! Exploring self-licensing behaviour in a cheating game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peguy Ndodjang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (3), pp.557--571. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (2), pp.191-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.653.0557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2014.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994855v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-licensing and financial rewards: is morality for sale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.2298-2306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do previous good deeds to a third party make people more tolerant of bad deeds against them? An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Ndodjang Ngantchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121 (3), pp.364-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econlet.2013.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypocrisie morale, face cachée de la consommation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21398, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being the best or doing the right thing? An investigation of positional, prosocial and conformist preferences in provision of public goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (5), pp.705-711. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do taste and quality perception influence consumer preferences for wood? An econometric model with latent variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+                <w:t xml:space="preserve">Éléments d’analyse économique des produits partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.239-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.252.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000699v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d’analyse économique des produits partage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Moulla</w:t>
+                <w:t xml:space="preserve">Do taste and quality perception influence consumer preferences for wood? An econometric model with latent variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (2), pp.89-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ride.252.0239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506046v1</w:t>
+                <w:t xml:space="preserve">hal-01000699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marette</w:t>
+                <w:t xml:space="preserve">Douadia D. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01072321v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+                <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (7), pp.2145-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490152v1</w:t>
+                <w:t xml:space="preserve">hal-01072320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01072320v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L. Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-0485.1287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072317v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling policies and market behavior: quality standard and voluntary label adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (2), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1542-0485.1273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOSSIER complémentaire du résultat de recherche intitulé : écocertification sur les marchés du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse économique des coûts d'exploitation d'un chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Direct des Labos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1-7</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072431v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique des coûts d'exploitation d'un chantier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can ecolabeling schemes preserve the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.233-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-007-9150-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072426v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can ecolabeling schemes preserve the environment?</w:t>
+                <w:t xml:space="preserve">Ecocertification, differentiation and retailing and upstream market power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alexandre Laye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-007-9150-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1/2), pp.158-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2008.016987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01072438v1</w:t>
+                <w:t xml:space="preserve">hal-01072404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecocertification, differentiation and retailing and upstream market power</w:t>
+                <w:t xml:space="preserve">DOSSIER complémentaire du résultat de recherche intitulé : écocertification sur les marchés du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Alexandre Laye</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">En Direct des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2008.016987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072404v1</w:t>
+                <w:t xml:space="preserve">hal-01072431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of sustainable forest management: differentiation strategies and asymmetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.393-414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2007.012844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialists hand in hand with environmentalists: how eco-labeling schemes can help firms to raise rivals' costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (3), pp.215-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-007-9034-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du bois de chêne et hétérogénéité des lots.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Preget</w:t>
+                <w:t xml:space="preserve">Can wood storage be profitable ? French experience after the windstorms in 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2005.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072779v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can wood storage be profitable ? French experience after the windstorms in 1999</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Prix du bois de chêne et hétérogénéité des lots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (5), pp.431-442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072965v1</w:t>
+                <w:t xml:space="preserve">hal-01072779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who benefits from new certified products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Forest Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan du stockage par voie humide des chablis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 45, pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,199 +6507,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des épluchures aux solutions : quelles communications mettre en place pour inciter au tri des biodéchets ? Une analyse exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Croizat-Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France. pp.1231-1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Edutainment Games and Pro-Environmental Behavior of Primary School Students: Evidence from a Field Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,73 +6714,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6797,73 +6809,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Nature Exposure on Pro-Environmental Behavior: an Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6879,73 +6891,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Nature Exposure on Pro-Environmental Behavior: an Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6961,3328 +6973,3328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. EAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of Environmental Certification: The view point of behavioral economics</w:t>
+                <w:t xml:space="preserve">Normes sociales et comportements pro-environnementaux : approche économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Certification and quality labels as policy tools to promote sustainability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
+              <w:t xml:space="preserve">Saisonnalité et contre-saisonnalité pour une alimentation durable : résultats des travaux du projet Diet4Transet mise en perspective avec les apports d'autres terrains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02128939v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes sociales et comportements pro-environnementaux : approche économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What did you do before? Moral (in)constency in pro-environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saisonnalité et contre-saisonnalité pour une alimentation durable : résultats des travaux du projet Diet4Transet mise en perspective avec les apports d'autres terrains.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Southern Europe Experimental Team’s Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928567v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did you do before? Moral (in)constency in pro-environmental behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The darkside of emotions: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Europe Experimental Team’s Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">European Meeting of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928512v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The darkside of emotions: an experimental study</w:t>
+                <w:t xml:space="preserve">Pros and Cons of Environmental Certification: The view point of behavioral economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayet Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of the Economic Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop “Certification and quality labels as policy tools to promote sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928535v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02128939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do emotional states Impact monetary donation to environmental NGOs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">9th International Conference of the French Association of Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087483v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do emotional states Impact monetary donation to environmental NGOs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the French Association of Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121798v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une campagne de communication s'appuyant sur une meilleure compréhension des comportements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale d'échanges du Réseau A3P - Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aspiran, France</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929704v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d'une campagne de communication s'appuyant sur une meilleure compréhension des comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 35 p</w:t>
+              <w:t xml:space="preserve">Rencontre régionale d'échanges du Réseau A3P - Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aspiran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680539v1</w:t>
+                <w:t xml:space="preserve">hal-02929704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUD’POUCE : COmportementet Usage Des pesticides : POUr des Contrats Environnementaux innovants : projet de recherche 2012-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disco'Loire 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etablissement public Loire. Orléans, FRA., May 2016, Orléans, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing social norms: peer nonmonetary versus external monetary punishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostan Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of emotion: reinforcing intrinsic motivation to give</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Centre for Experimental Social Sciences.; French Association of Environmental and Resource Economists (FAERE). FRA., Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral self-licensing and social dilemmas: an experimental evidence from a taking game in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do past good deeds to third party make people more tolerant to unfair behaviors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Ndodjang Ngantchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Alhambra Experimental Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9. International Meeting on Experimental and Behavioral Economics (IMEBE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Carlos III de Madrid (UC3M). ESP., Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506325v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do past good deeds to third party make people more tolerant to unfair behaviors?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anti social behavior and self licensing: experimental evidence from a gangster game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Meeting on Experimental and Behavioral Economics (IMEBE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Carlos III de Madrid (UC3M). ESP., Apr 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">30. Journées de Micraoeconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506328v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti social behavior and self licensing: experimental evidence from a gangster game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How mental accounting could bias PES programs: a natural field in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journées de Micraoeconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">30. Journées de la Microéconomie Appliquée (JMA2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA., Jun 2013, Nice, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506327v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mental accounting could bias PES programs: a natural field in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Moral self-licensing and social dilemmas: an experimental evidence from a taking game in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journées de la Microéconomie Appliquée (JMA2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA., Jun 2013, Nice, France. 25 p</w:t>
+              <w:t xml:space="preserve">8th Alhambra Experimental Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506385v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-licensing and financial rewards: is morality for sale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsability: why it may not always be a panacea? The case of cause-related products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Payments for ecosystem services : can we kill two birds with one stone? A natural field experiment in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. European Association of Agricultural Economists (EAAE) Seminar “Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs” (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2013, Toulouse, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806110v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payments for ecosystem services : can we kill two birds with one stone? A natural field experiment in Madagascar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Corporate social responsability: why it may not always be a panacea? The case of cause-related products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2013, Toulouse, France. 25 p</w:t>
+              <w:t xml:space="preserve">134. European Association of Agricultural Economists (EAAE) Seminar “Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs” (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506361v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap goodwill: the best deal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">129. European Association of Agricultural Economists (EAAE) Seminar : "IV Workshop on Valuation Methods in Agro-food and Environmental Economics: “Methodological and empirical challenges in Valuation Methods”"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2012, Castelldefels, Spain</w:t>
+              <w:t xml:space="preserve">8. International Meeting on Experimental and Behavioral Economics (IMEBE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Jaume I. ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., Mar 2012, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594299v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do immediate emotions impact on pro-environmental behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Experimental Economics Association., May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Meeting on Experimental and Behavioral Economics (IMEBE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Jaume I. ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP., Mar 2012, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506270v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Cheap goodwill: the best deal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">129. European Association of Agricultural Economists (EAAE) Seminar : "IV Workshop on Valuation Methods in Agro-food and Environmental Economics: “Methodological and empirical challenges in Valuation Methods”"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2012, Castelldefels, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810967v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding environmental protection to exchange: more harm than good ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Annual Conference EAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Ecolabelling Programs: Consumers' Motivations and Policy Options"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jun 2010, Rennes, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private provision of public goods: strategic and moral motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LAMETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Montpellier 1 / ENSAM / CNRS / CEMAGREF / CIHEAM : Laboratoire montpelliérain d'économie théorique et appliquée (1135)., Feb 2008, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional concerns in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2008 European Regional meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economic Science Association (ESA). INT., Sep 2008, Lyon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Aversion to the Sucker's Payoff Matter in Public Goods Games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées d'Economie Expérimentale, JEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., May 2008, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste and quality perception of attributes in product differentiation: an econometric model with latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising rivals costs through ecolabeling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80. Annual conference of Agricultural Economics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of sustainable management: who benefits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual conference of EAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who benefits from new certified products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the SSFE and 3. Berkeley-KVL conference on natural resource management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Gilleje, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest certification : performance-based approach versus process-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de micro-économie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Québec, Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et protection de l'environnement : efficacité d'une politique d'information sur la sécurité sanitaire auprès du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La labellisation stratégique : une application à l'industrie &amp;quot;verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Signes officiels de qualité et développement agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10292,271 +10304,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOLABELS: Are They Environmental-Friendly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-9, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_520-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecocertification, differentiation and upstream market power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alexandre Laye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling strategies in environmental policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2007, International Library of Environmental Economics and Policy, 0-7546-2730-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût et rentabilité du stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage des bois par aspersion: aspects réglementaires, techniques et économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Agriculture et de la Pêche, p. 43-54, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10566,117 +10578,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes d’écolabellisation face aux motivations égoïstes ou altruistes des consommateurs et à la nature publique ou privée des attributs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10686,1412 +10698,1412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Guido</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence on nudging high school students towards pro-environmental behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677585v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take the good with the bad, and the bad with the good? An experiment on pro-environmental compensatory behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517440v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Mathex</w:t>
+                <w:t xml:space="preserve">Field evidence on nudging high school students towards pro-environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654047v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you don’t know, can’t hurt you: Self-image motivation in charitable giving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Fanghella</w:t>
+                <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Thøgersen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093001v2</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Mathex</w:t>
+                <w:t xml:space="preserve">What you don’t know, can’t hurt you: Self-image motivation in charitable giving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Fanghella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071161v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reference Point Bias in Judging Cheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection bias in environmental attitudes and behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing more effective norm interventions: the role of valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What did you do before? Moral (in)consistency in pro-environmental choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause-related marketing of products with a negative externality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do good deeds make bad people ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payments for ecosystem services : can we kill two birds with one stone ? Insights from a natural field experiment in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Andriamahefazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12103,702 +12115,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral self-licensing and social dilemmas: an experimental analysis from a taking game in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
+                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189455v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
+                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189512v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique du Laboratoire d’Économie Forestière : 2003-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de recherche en économie forestière en France : Programmes Prioritaires pour la Période 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12808,1086 +12820,1086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-guide pour la mise en place et l’évaluation de Politiques Agro-Environnementales innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de pratiques agroenvironnementales : modes d'intervention et d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et usage des pesticides : pour des contrats environnementaux innovants (Coud'pouce), rapport final, programme Pesticides, APR 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet. Projet ANR-06-PADD-009 ECOLABELS. Programme ADD édition 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2010, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabel comme mode de financement du développement durable : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du stockage des bois en France après les tempêtes de décembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'Agriculture et de la Pêche. 2003, n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage des bois par aspersion : aspects réglementaires, techniques et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14034,51 +14046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fanghella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Th&#248;gersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112645" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1412083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.04.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9441-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2014.01.039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LB0SKSJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0557" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.252.0239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bottega" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DBFC9C24772F6485426009F4A3FDC4DF97D006/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quillien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9150-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4LD32R1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016987" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavaignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_520-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093001v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874044v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795406v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fanghella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Th&#248;gersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112645" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1412083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.04.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9441-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavoie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDVJ6WD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0557" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506292v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2014.01.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LB0SKSJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.09.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.252.0239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bottega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1273" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DBFC9C24772F6485426009F4A3FDC4DF97D006/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9150-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4LD32R1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016987" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quillien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavaignac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072941v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostan Romaniuc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndodjang Ngantchou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072974v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_520-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189210v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093001v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954927v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795406v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485471v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>