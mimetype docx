--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -559,235 +559,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344552v1</w:t>
+                <w:t xml:space="preserve">hal-01344553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
+                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.26. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344553v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage modeling of brittle fracture in an explicit dynamics context</w:t>
               </w:r>
@@ -799,64 +799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -916,64 +916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Damage Mechanics: Theory, Computation and Practice, 784, pp.334-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,243 +1033,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de la rupture dynamique via les modèles d'endommagement à gradient</w:t>
+                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402910v1</w:t>
+                <w:t xml:space="preserve">hal-01400449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
+                <w:t xml:space="preserve">Approche variationnelle de la rupture dynamique via les modèles d'endommagement à gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400449v1</w:t>
+                <w:t xml:space="preserve">hal-01402910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'endommagement à gradient et simulation numérique des phénomènes de rupture fragile</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFBD2C51"/>
+    <w:nsid w:val="338303D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2021,51 +2021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/litianyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1972-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194824780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/li_t_8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212612v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116687" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103019v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09815-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683052v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luy&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs2040073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/litianyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1972-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194824780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/li_t_8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212612v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116687" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103019v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09815-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683052v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luy&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs2040073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>