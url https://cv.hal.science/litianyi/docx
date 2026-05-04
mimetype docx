--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -559,235 +559,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
+                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344553v3</w:t>
+                <w:t xml:space="preserve">hal-01344552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344552v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage modeling of brittle fracture in an explicit dynamics context</w:t>
               </w:r>
@@ -799,64 +799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -916,64 +916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Damage Mechanics: Theory, Computation and Practice, 784, pp.334-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,64 +1065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1173,64 +1173,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1790,51 +1790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="338303D0"/>
+    <w:nsid w:val="5FB03578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2021,51 +2021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/litianyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1972-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194824780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/li_t_8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212612v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116687" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103019v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09815-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683052v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luy&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs2040073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/litianyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1972-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194824780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/li_t_8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212612v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116687" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103019v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09815-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683052v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luy&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs2040073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>