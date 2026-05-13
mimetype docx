--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17935695X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tXit-rcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1154 +194,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Energy Transition to Income Generation for Vulnerable Populations in Brazil: A Win-Win Strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements alimentaires dans la consommation de protéines animales pendant la pandémie de Covid-19 dans la région Sud du Brésil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+                <w:t xml:space="preserve">Alessandra Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bernal</w:t>
+                <w:t xml:space="preserve">Gabriel dos Santos Ceretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Brasil Junior</w:t>
+                <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Litre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Frederico Alves De Vasconcelos Neto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (17), pp.7527. </w:t>
+              <w:t xml:space="preserve">REDES - Revista do Desenvolvimento Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16177527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17058/redes.v29i1.17909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992750v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements alimentaires dans la consommation de protéines animales pendant la pandémie de Covid-19 dans la région Sud du Brésil.</w:t>
+                <w:t xml:space="preserve">Linking Energy Transition to Income Generation for Vulnerable Populations in Brazil: A Win-Win Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Matte</w:t>
+                <w:t xml:space="preserve">Wesly Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel dos Santos Ceretta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marcel Bursztyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brasil Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDES - Revista do Desenvolvimento Regional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17058/redes.v29i1.17909⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (17), pp.7527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16177527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992753v1</w:t>
+                <w:t xml:space="preserve">hal-04992750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Detection of Language Barriers towards Multilingual Sustainability(ies) in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Andrason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (13), pp.8133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14138133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of the construction of hydroelectrics on indigenous communities. Displacement, division and pilgrimage among The Tuxá peoples of Bahia state, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bernal Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Rodrigues-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.220-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18472/SustDeb.v12n1.2021.36587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the sustainable development goals at a local level: information transparency on public health (SDG 3) in Brazilian municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pereira Lindoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayton Ávila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.29-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18472/SustDeb.v12n1.2021.36601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques, transformations productives et santé : interactions complexes dans la littérature nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eloísa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maduro-Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Souza Sátiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (suppl 3), pp.5315-5328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1413-812320212611.3.14622019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving the Sustainable Development Goals through good enough governance: lessons from Argentine and Brazilian Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bursztyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morais Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrociencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31285/AGRO.24.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence de l'information publique au Brésil : une analyse de l'accessibilité des Big Data pour l'étude des interfaces entre les changements climatiques, les changements productifs et la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maduro-Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayton Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny de Castro Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECIIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29397/reciis.v14i1.1690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interface entre la santé, les changements climatiques et l'utilisation des sols au Brésil : une analyse de l'évolution de la production scientifique internationale entre 1990 et 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maduro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Sátiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eloísa De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saúde e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0104-12902020180866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1330,130 +1351,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mulheres, Sustentabilidade e Pecuária</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Courdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Marques Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 978-65-980920-7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1463,301 +1484,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatórios socioambientais e geração de conhecimento transformador: reflexões de pesquisadores sobre seu próprio trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Távora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.); Bursztyn Marcel (ed.); Saito Carlos (ed.); Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora IABS, pp.181-204, 2022, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnósticos socioambientais de base municipal: uma plataforma de dados para comunicação e informação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maduro de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayton Fernandes de Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romero Gomes Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danyel Victor Pereira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.); Bursztyn Marcel (ed.); Saito Carlos (ed.); Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no brasil: atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora IABS, pp.65-81, 2022, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1825,51 +1846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D427D6CE"/>
+    <w:nsid w:val="325F710F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2056,51 +2077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/litre-gabriela" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7789-0580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17935695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesly Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Bernal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brasil Junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16177527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos Ceretta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Alves De Vasconcelos Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/redes.v29i1.17909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14138133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Bernal D&#225;valos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Rodrigues-Filho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v12n1.2021.36587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton &#193;vila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v12n1.2021.36601" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elo&#237;sa Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro-Abreu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Souza S&#225;tiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-812320212611.3.14622019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Simoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morais Reis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31285/AGRO.24.139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Avila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny de Castro Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29397/reciis.v14i1.1690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe S&#225;tiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elo&#237;sa De Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-12902020180866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Courdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marques Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T&#225;vora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro de Abreu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Fernandes de &#193;vila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Victor Pereira de Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/litre-gabriela" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7789-0580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17935695X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tXit-rcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos Ceretta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Alves De Vasconcelos Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/redes.v29i1.17909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesly Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Bernal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brasil Junior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16177527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14138133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Bernal D&#225;valos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Rodrigues-Filho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v12n1.2021.36587" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lopes Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton &#193;vila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v12n1.2021.36601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elo&#237;sa Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro-Abreu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Souza S&#225;tiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-812320212611.3.14622019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Simoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morais Reis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31285/AGRO.24.139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Avila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny de Castro Soares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29397/reciis.v14i1.1690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro Abreu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe S&#225;tiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elo&#237;sa De Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-12902020180866" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Courdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marques Ribeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T&#225;vora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maduro de Abreu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayton Fernandes de &#193;vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Victor Pereira de Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>