--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -381,1184 +381,1093 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EscapeCell: Serious Game Integration to a University Biology Course on an E-Learning Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shared Conceptual Ground in CSCL: Evidence from a Global Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Marne</w:t>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+                <w:t xml:space="preserve">Conrad Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Galpin</w:t>
+                <w:t xml:space="preserve">Amine Hatun Ataş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Caruso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elham Tajik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berkan Çelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conférence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_2⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISLS, Jun 2025, Helsinki (Finland), Finland. pp.63-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/cscl2025.987431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315925v1</w:t>
+                <w:t xml:space="preserve">hal-05605206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing the Learner Experience Questionnaire (LEQ) to Improve the Learning Experience of Serious Games on Mobile Devices</w:t>
+                <w:t xml:space="preserve">Effets de l’apprentissage mobile sur l’enseignement supérieur et ses facteurs possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Technology at University Karlsruhe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Karlsruhe, Sep 2023, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants Tec&amp;Co 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LISEC, Apr 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722618v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on e-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’apprentissage mobile sur l’enseignement supérieur et ses facteurs possibles</w:t>
+                <w:t xml:space="preserve">Constructing the Learner Experience Questionnaire (LEQ) to Improve the Learning Experience of Serious Games on Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants Tec&amp;Co 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LISEC, Apr 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Education &amp; Technology at University Karlsruhe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Karlsruhe, Sep 2023, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722630v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks and Digital Services Business, Innovation and Sustainability. UNESCO Chair Strasbourg Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Universitaire d'Informatique, Université de Genève, Mar 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality and Student Motivation in Higher Education: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediki Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kaqinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucor PhD Seminar 2022: Digital Transformation in Higher Education: Theoretical and Methodological Issues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theoretical framework and methodology of my thesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucor PhD Seminar 2022: Digital Transformation in Higher Education: Theoretical and Methodological Issues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permettre l’évaluation par les pairs de projets tuteurés en informatique : une grille critériée adaptée aux jeux sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Fribourg, Suisse. pp.76-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mobile Serious Game learning experience from different perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Technology in Hybrid Formats and Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche centrée utilisateur pour la conception d’une application mobile de gestion des douleurs chroniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">基于数字游戏的学习兴趣相关性初探 (Une étude sur l'intérêt situationnel dans l'apprentissage basé sur les jeux numériques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Handicap 2020 : Technologies pour l'autonomie et l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.45-50</w:t>
+              <w:t xml:space="preserve">2020游戏化学习 与未来教育学术会议(Conférence académique sur la gamification de l'apprentissage et l'éducation du futur 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 北京大学(Université de Beijing), Nov 2020, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208928v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">基于数字游戏的学习兴趣相关性初探 (Une étude sur l'intérêt situationnel dans l'apprentissage basé sur les jeux numériques)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
+                <w:t xml:space="preserve">A Preliminary Study of Correlations explaining Student Interest in Digital Games-Based Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Trestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020游戏化学习 与未来教育学术会议(Conférence académique sur la gamification de l'apprentissage et l'éducation du futur 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECGBL 2020 : 14th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Brighton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/GBL.20.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722644v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of Correlations explaining Student Interest in Digital Games-Based Learning.</w:t>
+                <w:t xml:space="preserve">Évaluer l’expérience d’apprentissage pour un nouveau design de Serious Games sur appareil mobile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,51 +1611,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1824,90 +1733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review: criteria and dimensions of learning experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd European Conference on e-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1965,51 +1874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification, Artificial Intelligence and Support to motivation, Actes de conférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,310 +1957,710 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th E&amp;T Autumn School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche centrée utilisateur pour la conception d’une application mobile de gestion des douleurs chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Conférence Handicap 2020 : Technologies pour l'autonomie et l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.45-50, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
+                <w:t xml:space="preserve">EscapeCell: Serious Game Integration to a University Biology Course on an E-Learning Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14475, pp.13-22, 2024, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13097/archive-ouverte/unige:187186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05239323v1</w:t>
+                <w:t xml:space="preserve">hal-04315925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Media and Digital Services: Business, Innovation, Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archive ouverte UNIGE, 2025, 9-782959-839603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13097/archive-ouverte/unige:187186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lantheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levy-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’expérience d’apprentissage dans les Serious Games éducatifs sur appareil mobile : vers un design écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Strabourg, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05021968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2419,51 +2728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="251BEAEC"/>
+    <w:nsid w:val="0C734711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liu-ying-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3984-5751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintha Wahjusaputri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashia Indah Nastiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21831/jpv.v14i1.65108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediki Amira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/GBL.20.060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjc-eiah-2022.univ-lille.fr/programme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30730.34240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecel.22.1.1927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Yagoubi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Apollon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liu-ying-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3984-5751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintha Wahjusaputri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashia Indah Nastiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21831/jpv.v14i1.65108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Borchers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hatun Ata&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Tajik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkan &#199;elik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.987431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediki Amira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/GBL.20.060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjc-eiah-2022.univ-lille.fr/programme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30730.34240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecel.22.1.1927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Yagoubi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Apollon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>