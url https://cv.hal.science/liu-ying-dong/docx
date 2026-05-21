--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3984-5751</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=lcxAOU4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,237 +188,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hybrid teaching factory model based on school governance in improving employability skills of vocational students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintha Wahjusaputri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tashia Indah Nastiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurnal Pendidikan Vokasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21831/jpv.v14i1.65108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Centered Approach to Design a Mobile Application for Chronic Pain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (1-4), pp.24-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/mmc_c.811-405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -407,1100 +428,1100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Conceptual Ground in CSCL: Evidence from a Global Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hatun Ataş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Tajik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berkan Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISLS, Jun 2025, Helsinki (Finland), Finland. pp.63-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22318/cscl2025.987431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’apprentissage mobile sur l’enseignement supérieur et ses facteurs possibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
+                <w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Adinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants Tec&amp;Co 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LISEC, Apr 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">22nd European Conference on e-Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722630v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Trestini</w:t>
+                <w:t xml:space="preserve">Effets de l’apprentissage mobile sur l’enseignement supérieur et ses facteurs possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on e-Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants Tec&amp;Co 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LISEC, Apr 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264325v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing the Learner Experience Questionnaire (LEQ) to Improve the Learning Experience of Serious Games on Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Technology at University Karlsruhe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Karlsruhe, Sep 2023, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks and Digital Services Business, Innovation and Sustainability. UNESCO Chair Strasbourg Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Universitaire d'Informatique, Université de Genève, Mar 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality and Student Motivation in Higher Education: A Systematic Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The theoretical framework and methodology of my thesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucor PhD Seminar 2022: Digital Transformation in Higher Education: Theoretical and Methodological Issues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722637v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The theoretical framework and methodology of my thesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Virtual Reality and Student Motivation in Higher Education: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediki Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kaqinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucor PhD Seminar 2022: Digital Transformation in Higher Education: Theoretical and Methodological Issues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">, Oct 2022, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722633v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permettre l’évaluation par les pairs de projets tuteurés en informatique : une grille critériée adaptée aux jeux sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Fribourg, Suisse. pp.76-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mobile Serious Game learning experience from different perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Technology in Hybrid Formats and Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">基于数字游戏的学习兴趣相关性初探 (Une étude sur l'intérêt situationnel dans l'apprentissage basé sur les jeux numériques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020游戏化学习 与未来教育学术会议(Conférence académique sur la gamification de l'apprentissage et l'éducation du futur 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 北京大学(Université de Beijing), Nov 2020, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Study of Correlations explaining Student Interest in Digital Games-Based Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECGBL 2020 : 14th European Conference on Games Based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Brighton, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/GBL.20.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’expérience d’apprentissage pour un nouveau design de Serious Games sur appareil mobile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1510,124 +1531,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la revue de littérature scientifique sur l'expérience d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bonnat; Rémi Venant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes rencontres jeunes chercheur·e·s en EIAH Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lille (FR), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes des neuvièmes rencontres jeunes chercheur·e·s en EIAH : Environnements Informatiques pour l’Apprentissage Humain, pp.198-200, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30730.34240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1637,134 +1658,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs pour évaluer l'expérience d'apprentissage des Serious Games sur appareil mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC-EIAH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-81, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review: criteria and dimensions of learning experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,290 +1827,290 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd European Conference on e-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on e-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), pp.174-182, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/ecel.22.1.1927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification, Artificial Intelligence and Support to motivation, Actes de conférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Apollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th E&amp;T Autumn School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche centrée utilisateur pour la conception d’une application mobile de gestion des douleurs chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Handicap 2020 : Technologies pour l'autonomie et l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.45-50, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,152 +2120,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EscapeCell: Serious Game Integration to a University Biology Course on an E-Learning Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14475, pp.13-22, 2024, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,146 +2275,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Media and Digital Services: Business, Innovation, Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archive ouverte UNIGE, 2025, 9-782959-839603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13097/archive-ouverte/unige:187186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2403,147 +2424,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lantheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levy-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2553,114 +2574,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’expérience d’apprentissage dans les Serious Games éducatifs sur appareil mobile : vers un design écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Strabourg, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05021968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2728,51 +2749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C734711"/>
+    <w:nsid w:val="C72E22B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liu-ying-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3984-5751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintha Wahjusaputri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashia Indah Nastiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21831/jpv.v14i1.65108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Borchers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hatun Ata&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Tajik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkan &#199;elik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.987431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediki Amira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/GBL.20.060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjc-eiah-2022.univ-lille.fr/programme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30730.34240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecel.22.1.1927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Yagoubi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Apollon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liu-ying-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3984-5751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lcxAOU4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintha Wahjusaputri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashia Indah Nastiti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21831/jpv.v14i1.65108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Borchers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hatun Ata&#351;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Tajik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkan &#199;elik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.987431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediki Amira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/GBL.20.060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjc-eiah-2022.univ-lille.fr/programme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30730.34240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecel.22.1.1927" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Yagoubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Apollon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>