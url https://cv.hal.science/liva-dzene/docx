--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,533 +100,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of acid sites with morphology of layered silicates</w:t>
+                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lanson</w:t>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Meyer</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.107714. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130149v1</w:t>
+                <w:t xml:space="preserve">hal-04971071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals formation in MgO-SiO2-H2O low temperature system by hydrothermal synthesis: A study in function of Mg/Si molar ratio and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 264, pp.107647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971071v1</w:t>
+                <w:t xml:space="preserve">hal-04814356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals formation in MgO-SiO2-H2O low temperature system by hydrothermal synthesis: A study in function of Mg/Si molar ratio and pH</w:t>
+                <w:t xml:space="preserve">The effect of different exchangeable cations on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adsorption capacity of Laponite RD&amp;lt;sup&amp;gt;®&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Jourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Minh Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Michelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107647⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2025.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814356v1</w:t>
+                <w:t xml:space="preserve">hal-04885133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of different exchangeable cations on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adsorption capacity of Laponite RD&amp;lt;sup&amp;gt;®&amp;lt;/sup&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of acid sites with morphology of layered silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Hoang Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Sebastian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bennici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.107714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/clm.2025.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885133v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of iron-rich phyllosilicates in the FeO–SiO 2 –H 2 O system during hydrothermal synthesis as a function of pH</w:t>
               </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayako Inoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.580-594. </w:t>
@@ -1274,90 +1274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF THE PRECURSOR AND THE TEMPERATURE OF SYNTHESIS ON THE STRUCTURE OF SAPONITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2025.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelaire Matangouo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Kenne Dedzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy Nanseu-Njiki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngameni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cipriano Crapina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00099-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.09.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2025.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelaire Matangouo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Kenne Dedzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy Nanseu-Njiki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngameni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cipriano Crapina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00099-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.09.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>