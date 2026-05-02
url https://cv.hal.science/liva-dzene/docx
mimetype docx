--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -100,533 +100,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
+                <w:t xml:space="preserve">Correlation of acid sites with morphology of layered silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Sebastian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.107714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971071v1</w:t>
+                <w:t xml:space="preserve">hal-05130149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals formation in MgO-SiO2-H2O low temperature system by hydrothermal synthesis: A study in function of Mg/Si molar ratio and pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 264, pp.107647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of different exchangeable cations on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adsorption capacity of Laponite RD&amp;lt;sup&amp;gt;®&amp;lt;/sup&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bennici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2025.2⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885133v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of acid sites with morphology of layered silicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of different exchangeable cations on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adsorption capacity of Laponite RD&amp;lt;sup&amp;gt;®&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.107714. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/clm.2025.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130149v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of iron-rich phyllosilicates in the FeO–SiO 2 –H 2 O system during hydrothermal synthesis as a function of pH</w:t>
               </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayako Inoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.580-594. </w:t>
@@ -1274,90 +1274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF THE PRECURSOR AND THE TEMPERATURE OF SYNTHESIS ON THE STRUCTURE OF SAPONITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hella Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2025.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelaire Matangouo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Kenne Dedzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy Nanseu-Njiki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngameni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cipriano Crapina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00099-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.09.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2025.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelaire Matangouo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Kenne Dedzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy Nanseu-Njiki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngameni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cipriano Crapina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00099-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105876" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.09.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>