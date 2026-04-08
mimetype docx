--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,3552 +66,3552 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (21), pp.214109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum: Giant Splitting of the Hydrogen Rotational Eigenenergies in the C2 Filled Ice [Phys. Rev. Lett. , 236101 (2024)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/srpf-rp6z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Khrapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen bond symmetrization in high-pressure ice clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 112 (21), pp.214106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1cgl-mklx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of plastic ice VII by quasi-elastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 640, pp.662 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08750-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khrapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating plastic ice VII with the data-driven many-body MB-pol potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Guidarelli Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0296428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant splitting of the hydrogen rotational eigenenergies in the C 2 filled ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural phase transition in NH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F under extreme pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Loveday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-024-01309-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-cage occupation and quantum dynamics of hydrogen molecules in sII clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo del Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Eleonora Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Colognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (16), pp.164706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossover from gas-like to liquid-like molecular diffusion in a simple supercritical fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico A. Gorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47961-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiwa Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2301-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Temperature Dynamics of Water Confined in Unidirectional Hydrophilic Zeolite Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico G Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (20), pp.4570-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature- and pressure-dependence of the hydrogen bond network in plastic ice VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (9), pp.094502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0111189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Water Networks Confined in Unidirectional Hydrophilic Nanopores and Transitions with Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (26), pp.14378-14393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in dense supercritical methane from quasi-elastic neutron scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22182-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Dynamics of H2 and D2 Confined in Hydrate Structures as a Function of Pressure and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kuhs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (3), pp.1888-1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of methane filled hexagonal ice stable up to 150 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner F Kuhs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (33), pp.16204-16209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1904911116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vivo Water Dynamics in Shewanella oneidensis Bacteria at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Foglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Hazael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Meersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria García Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.8716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44704-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salt- and gas-filled ices under planetary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 377 (2146), pp.20180262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientational Ordering, Locking-in, and Distortion of CH 4 Molecules in Methane Hydrate III under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner F Kuhs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (20), pp.11159-11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b02783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for the coexistence of two density fluctuation modes in molten Li30Bi70 as probed by neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Eleonora Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (1), pp.16002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/16002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean square hydrogen fluctuations in chitosan/lecithin nanoparticles from elastic neutron scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sonvico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Di Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cavatorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 385-386, pp.725-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual quantum locking: Dynamic coupling of hydrogen and water sublattices in hydrogen filled ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a low-density filled-ice phase in nitrogen hydrate at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Espert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Poręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Espert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simone Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of plastic ice VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rescigno</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hydrogen Hydrates at High-Pressure from Large Icy Moons to Ocean-Planets: New Phases and Elastic Properties at Ambient Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Poręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801525v1</w:t>
-              </w:r>
-[...3017 lines deleted...]
-                <w:t xml:space="preserve">hal-00129049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki (Finland), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dargilan Oliveira Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Poreba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Cataldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nicholls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Andriambariarijaona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Berni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rescigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Toffano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbertoluca Ranieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andriambariarijaona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Por&#281;ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Cataldo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ranieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srpf-rp6z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Khrapak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Formisano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia E Bove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kpsb-wvxl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08750-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1cgl-mklx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidarelli Mattioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0296428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khrapak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bove" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico A. Gorelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47961-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loveday" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01309-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo del Rosso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Eleonora Bove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Celli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colognesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Lucioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico G Alabarse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22182-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Schaack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner F Kuhs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904911116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kuhs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11606" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Sakai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44704-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0262" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b02783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guarini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/16002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sonvico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Bari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cavatorta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSQ9RQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargilan Oliveira Amorim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Cataldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rescigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbertoluca Ranieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srpf-rp6z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Khrapak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Formisano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia E Bove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kpsb-wvxl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nicholls" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1cgl-mklx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Toffano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08750-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khrapak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidarelli Mattioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0296428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loveday" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01309-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo del Rosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Eleonora Bove" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Celli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colognesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200867" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico A. Gorelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47961-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Lucioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico G Alabarse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22182-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kuhs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Schaack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner F Kuhs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904911116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Sakai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44704-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0262" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b02783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guarini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/16002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sonvico" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Bari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cavatorta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSQ9RQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Renaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Poreba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Andriambariarijaona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Berni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andriambariarijaona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Por&#281;ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Cataldo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ranieri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargilan Oliveira Amorim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>