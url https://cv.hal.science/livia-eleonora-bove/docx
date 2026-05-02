--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -66,3552 +66,3552 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual quantum locking: Dynamic coupling of hydrogen and water sublattices in hydrogen filled ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a low-density filled-ice phase in nitrogen hydrate at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Espert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Poręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of plastic ice VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Hydrogen Hydrates at High-Pressure from Large Icy Moons to Ocean-Planets: New Phases and Elastic Properties at Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Poręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (21), pp.214109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Giant Splitting of the Hydrogen Rotational Eigenenergies in the C2 Filled Ice [Phys. Rev. Lett. , 236101 (2024)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/srpf-rp6z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A Khrapak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Formisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia E Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (1), pp.015422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bond symmetrization in high-pressure ice clathrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of plastic ice VII by quasi-elastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1cgl-mklx⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 640, pp.662 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08750-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404182v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of plastic ice VII by quasi-elastic neutron scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrogen bond symmetrization in high-pressure ice clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Gaal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08750-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 112 (21), pp.214106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1cgl-mklx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405240v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulating plastic ice VII with the data-driven many-body MB-pol potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Guidarelli Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0296428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405211v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating plastic ice VII with the data-driven many-body MB-pol potential</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khrapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0296428⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404161v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant splitting of the hydrogen rotational eigenenergies in the C 2 filled ice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crossover from gas-like to liquid-like molecular diffusion in a simple supercritical fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gaal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico A. Gorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14665⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47961-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800814v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase transition in NH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F under extreme pressure conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Giant splitting of the hydrogen rotational eigenenergies in the C 2 filled ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Loveday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-024-01309-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800370v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-cage occupation and quantum dynamics of hydrogen molecules in sII clathrate hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structural phase transition in NH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F under extreme pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniele Colognesi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Loveday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200867⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-024-01309-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800378v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from gas-like to liquid-like molecular diffusion in a simple supercritical fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Large-cage occupation and quantum dynamics of hydrogen molecules in sII clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo del Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Eleonora Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Colognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47961-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (16), pp.164706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801215v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L E Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2301-2307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Dynamics of Water Confined in Unidirectional Hydrophilic Zeolite Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico G Alabarse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (20), pp.4570-4576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature- and pressure-dependence of the hydrogen bond network in plastic ice VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia E Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157 (9), pp.094502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Water Networks Confined in Unidirectional Hydrophilic Nanopores and Transitions with Temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion in dense supercritical methane from quasi-elastic neutron scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01254⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22182-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320272v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in dense supercritical methane from quasi-elastic neutron scattering measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Different Water Networks Confined in Unidirectional Hydrophilic Nanopores and Transitions with Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22182-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (26), pp.14378-14393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188002v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dynamics of H2 and D2 Confined in Hydrate Structures as a Function of Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Kuhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (3), pp.1888-1903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of methane filled hexagonal ice stable up to 150 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner F Kuhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (33), pp.16204-16209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1904911116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Water Dynamics in Shewanella oneidensis Bacteria at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Foglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael Hazael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Meersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wilding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria García Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.8716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-44704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt- and gas-filled ices under planetary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 377 (2146), pp.20180262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2018.0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational Ordering, Locking-in, and Distortion of CH 4 Molecules in Methane Hydrate III under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner F Kuhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (20), pp.11159-11166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b02783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the coexistence of two density fluctuation modes in molten Li30Bi70 as probed by neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Eleonora Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Formisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (1), pp.16002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/79/16002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean square hydrogen fluctuations in chitosan/lecithin nanoparticles from elastic neutron scattering experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sonvico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Di Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Deriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cavatorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 385-386, pp.725-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129049v1</w:t>
-              </w:r>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">hal-04801525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki (Finland), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dargilan Oliveira Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Cataldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rescigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbertoluca Ranieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srpf-rp6z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Khrapak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Formisano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia E Bove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kpsb-wvxl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nicholls" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1cgl-mklx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Toffano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08750-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khrapak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidarelli Mattioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0296428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loveday" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01309-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo del Rosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Eleonora Bove" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Celli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colognesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200867" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico A. Gorelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47961-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Lucioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico G Alabarse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22182-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kuhs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Schaack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner F Kuhs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904911116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Sakai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44704-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0262" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b02783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guarini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/16002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sonvico" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Bari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cavatorta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSQ9RQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Renaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Poreba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Andriambariarijaona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Berni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andriambariarijaona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Por&#281;ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Cataldo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ranieri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargilan Oliveira Amorim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Poreba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Cataldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nicholls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Andriambariarijaona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Berni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rescigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Toffano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbertoluca Ranieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andriambariarijaona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Por&#281;ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Cataldo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ranieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srpf-rp6z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Khrapak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Formisano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia E Bove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kpsb-wvxl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08750-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1cgl-mklx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidarelli Mattioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0296428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khrapak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bove" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico A. Gorelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47961-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14665" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loveday" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01309-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo del Rosso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Eleonora Bove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Celli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colognesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Lucioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico G Alabarse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22182-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kuhs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Schaack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner F Kuhs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904911116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Sakai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44704-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0262" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b02783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guarini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/16002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sonvico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Bari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cavatorta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSQ9RQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargilan Oliveira Amorim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>