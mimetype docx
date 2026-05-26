--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual quantum locking: Dynamic coupling of hydrogen and water sublattices in hydrogen filled ice</w:t>
+                <w:t xml:space="preserve">Dual quantum locking: Dynamic coupling of H 2 and H 2 O sublattices in hydrogen-filled ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Poreba</w:t>
@@ -175,3437 +175,3067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (7), pp.e2526369123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2526369123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405284v1</w:t>
+                <w:t xml:space="preserve">hal-05611151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a low-density filled-ice phase in nitrogen hydrate at high pressure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Khrapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Berni</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05405168v1</w:t>
+                <w:t xml:space="preserve">hal-04801540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of plastic ice VII</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erratum: Giant Splitting of the Hydrogen Rotational Eigenenergies in the C2 Filled Ice [Phys. Rev. Lett. , 236101 (2024)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/srpf-rp6z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rescigno</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04800833v1</w:t>
+                <w:t xml:space="preserve">hal-05404317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Hydrogen Hydrates at High-Pressure from Large Icy Moons to Ocean-Planets: New Phases and Elastic Properties at Ambient Temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Di Cataldo</w:t>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Gaal</w:t>
+                <w:t xml:space="preserve">T. Poręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Ranieri</w:t>
-[...76 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">S. Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (21), pp.214109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Giant Splitting of the Hydrogen Rotational Eigenenergies in the C2 Filled Ice [Phys. Rev. Lett. , 236101 (2024)]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation of plastic ice VII by quasi-elastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/srpf-rp6z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 640, pp.662 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08750-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404317v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen bond symmetrization in high-pressure ice clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 112 (21), pp.214106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1cgl-mklx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801540v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of plastic ice VII by quasi-elastic neutron scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+                <w:t xml:space="preserve">Simulating plastic ice VII with the data-driven many-body MB-pol potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Guidarelli Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Gaal</w:t>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08750-4⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0296428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405240v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bond symmetrization in high-pressure ice clathrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khrapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1cgl-mklx⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404182v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating plastic ice VII with the data-driven many-body MB-pol potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural phase transition in NH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F under extreme pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Guidarelli Mattioli</w:t>
+                <w:t xml:space="preserve">Lewis Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuanyu Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Russo</w:t>
+                <w:t xml:space="preserve">John Loveday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0296428⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-024-01309-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404161v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of supercritical methane</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giant splitting of the hydrogen rotational eigenenergies in the C 2 filled ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/kpsb-wvxl⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405211v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from gas-like to liquid-like molecular diffusion in a simple supercritical fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Large-cage occupation and quantum dynamics of hydrogen molecules in sII clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo del Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Eleonora Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico A. Gorelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+                <w:t xml:space="preserve">Daniele Colognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47961-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (16), pp.164706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801215v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant splitting of the hydrogen rotational eigenenergies in the C 2 filled ice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Crossover from gas-like to liquid-like molecular diffusion in a simple supercritical fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gaal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico A. Gorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.14665⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47961-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800814v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase transition in NH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F under extreme pressure conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Conway</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Gaal</w:t>
+                <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Loveday</w:t>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L E Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-024-01309-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2301-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800370v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-cage occupation and quantum dynamics of hydrogen molecules in sII clathrate hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature Dynamics of Water Confined in Unidirectional Hydrophilic Zeolite Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico G Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniele Colognesi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (20), pp.4570-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800378v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L E Bove</w:t>
+                <w:t xml:space="preserve">Temperature- and pressure-dependence of the hydrogen bond network in plastic ice VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia E Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (9), pp.094502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015749v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Dynamics of Water Confined in Unidirectional Hydrophilic Zeolite Nanopores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rescigno</w:t>
+                <w:t xml:space="preserve">Different Water Networks Confined in Unidirectional Hydrophilic Nanopores and Transitions with Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Lucioli</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico G Alabarse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
+                <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (26), pp.14378-14393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236137v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature- and pressure-dependence of the hydrogen bond network in plastic ice VII</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diffusion in dense supercritical methane from quasi-elastic neutron scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (9), pp.094502. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0111189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22182-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874995v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in dense supercritical methane from quasi-elastic neutron scattering measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Water Dynamics in Shewanella oneidensis Bacteria at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Klotz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrizia Foglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Hazael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Meersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria García Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22182-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.8716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188002v1</w:t>
+                <w:t xml:space="preserve">hal-02173004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Water Networks Confined in Unidirectional Hydrophilic Nanopores and Transitions with Temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Quantum Dynamics of H2 and D2 Confined in Hydrate Structures as a Function of Pressure and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Haines</w:t>
+                <w:t xml:space="preserve">Werner Kuhs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (26), pp.14378-14393. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (3), pp.1888-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320272v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics of H2 and D2 Confined in Hydrate Structures as a Function of Pressure and Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Observation of methane filled hexagonal ice stable up to 150 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Klotz</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner F Kuhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11606⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (33), pp.16204-16209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1904911116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692605v1</w:t>
+                <w:t xml:space="preserve">hal-02272820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of methane filled hexagonal ice stable up to 150 GPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Salt- and gas-filled ices under planetary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1904911116⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 377 (2146), pp.20180262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272820v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Water Dynamics in Shewanella oneidensis Bacteria at High Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria García Sakai</w:t>
+                <w:t xml:space="preserve">Orientational Ordering, Locking-in, and Distortion of CH 4 Molecules in Methane Hydrate III under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner F Kuhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44704-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (20), pp.11159-11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b02783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173004v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt- and gas-filled ices under planetary conditions</w:t>
+                <w:t xml:space="preserve">Evidence for the coexistence of two density fluctuation modes in molten Li30Bi70 as probed by neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Bove</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livia Eleonora Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Formisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0262⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (1), pp.16002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/16002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692606v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational Ordering, Locking-in, and Distortion of CH 4 Molecules in Methane Hydrate III under High Pressure</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (20), pp.11159-11166. </w:t>
+                <w:t xml:space="preserve">Mean square hydrogen fluctuations in chitosan/lecithin nanoparticles from elastic neutron scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sonvico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Di Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...239 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cavatorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 385-386, pp.725-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3615,431 +3245,935 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior structure models and tidal Love numbers of Ganymede, Callisto and Titan: A prospective study for JUICE and Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dargilan Oliveira Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki (Finland), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the structure and thermal state of Ganymede’s interior with tidal Love numbers and moment of inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dargilan Oliveira Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general Asembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual quantum locking: Dynamic coupling of hydrogen and water sublattices in hydrogen filled ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a low-density filled-ice phase in nitrogen hydrate at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Espert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Poręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Hydrogen Hydrates at High-Pressure from Large Icy Moons to Ocean-Planets: New Phases and Elastic Properties at Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Poręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05405297v1</w:t>
+                <w:t xml:space="preserve">R Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of plastic ice VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbertoluca Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau-Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Dimarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CoNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4186,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Poreba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Cataldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nicholls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Andriambariarijaona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Berni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rescigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Toffano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbertoluca Ranieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andriambariarijaona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Por&#281;ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Cataldo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ranieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srpf-rp6z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Khrapak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Formisano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia E Bove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kpsb-wvxl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08750-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1cgl-mklx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidarelli Mattioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0296428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khrapak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bove" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico A. Gorelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47961-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14665" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loveday" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01309-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo del Rosso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Eleonora Bove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Celli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colognesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Lucioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico G Alabarse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22182-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kuhs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Schaack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner F Kuhs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904911116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Sakai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44704-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0262" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b02783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guarini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/16002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sonvico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Bari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cavatorta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSQ9RQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargilan Oliveira Amorim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Poreba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Cataldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nicholls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Andriambariarijaona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526369123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Khrapak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Formisano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia E Bove" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kpsb-wvxl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rescigno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbertoluca Ranieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srpf-rp6z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Toffano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08750-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1cgl-mklx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidarelli Mattioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0296428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khrapak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Conway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Loveday" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01309-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo del Rosso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Eleonora Bove" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Celli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colognesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico A. Gorelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47961-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Lucioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico G Alabarse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00681" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22182-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilding" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Sakai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44704-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kuhs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Schaack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner F Kuhs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904911116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b02783" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guarini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/16002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sonvico" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Bari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cavatorta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSQ9RQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05404381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargilan Oliveira Amorim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-656" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05405168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Berni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andriambariarijaona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Por&#281;ba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Cataldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ranieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>