--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -2170,51 +2170,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures plurielles : former par la recherche à une approche plurilingue et plurilittéraciée de l’écrit à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Education. Université du Maine, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Education. Le Mans Université, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LEMA3004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>