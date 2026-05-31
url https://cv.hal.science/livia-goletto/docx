--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -1475,51 +1475,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 978-2-7535-2913-7</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. , 2014, 978-2-7535-2913-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>