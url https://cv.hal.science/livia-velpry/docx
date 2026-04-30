--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -580,425 +580,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond controversies in child mental health: negotiating autism and ADHD diagnosis in France and Brazil</w:t>
+                <w:t xml:space="preserve">Faire barrage au virus et s’en arranger. Des personnes en situation de handicap à l’épreuve du COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ortega</w:t>
+                <w:t xml:space="preserve">Maina Lehelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSocieties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41292-021-00234-8⟩</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03350731v1</w:t>
+                <w:t xml:space="preserve">halshs-02990069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and Expectations for Patients in Post-Osteoporotic Fracture Care in France: The EFFEL Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Cabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire barrage au virus et s’en arranger. Des personnes en situation de handicap à l’épreuve du COVID-19</w:t>
+                <w:t xml:space="preserve">Beyond controversies in child mental health: negotiating autism and ADHD diagnosis in France and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre A Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.99-106. </w:t>
+              <w:t xml:space="preserve">BioSocieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2020.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41292-021-00234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02990069v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03350731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecouter par temps troublés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tribunes de la Collection Questions de soin, Presses Universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Pombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°78 (4), pp.12-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,64 +1140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie sanitaire aux prises avec la pandémie. A propos de quelques adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1356,51 +1356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres avec l'enfermement. Une réflexion sur le soin en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insaisissable consentement, ou les limites de la démocratie sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal-Naquet Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,51 +1620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'ordinaire de l'aide et du soin : la prudence éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire au mieux quand on ne peut pas faire autrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,51 +1780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler les interventions en situation d'agitation extrême : formalisation des gestes et réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Immobilisation et enveloppements en santé mentale : quelles approches ?, 358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1843,230 +1843,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01805829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Que valent les bonnes intentions ? L'affaire Anna Stubblefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01815781v1</w:t>
+                <w:t xml:space="preserve">halshs-01948187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que valent les bonnes intentions ? L'affaire Anna Stubblefield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (358), pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.358.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01948187v1</w:t>
+                <w:t xml:space="preserve">halshs-01815781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Subjectiviteit en psychiatrie : een therapeutische insteek op het ontwikkelen van een persoonlijk standpunt »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systeemtheoretisch Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderniser&amp;quot; l'enfermement en psychiatrie ? Le cas des unités pour malades difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Faire tenir les murs, 3 (103), pp.65-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2160,51 +2160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de prescription des ordonnances de précarité à l'EPS de Ville-Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'aller et venir comme révélateur du tournant juridique des régulations du soin en santé mentale : une mise en prerspective &amp;quot;internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Santé mentale et liberté d'aller et venir, 6, pp.951-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Judiciarisation de la psychiatrie, 91 (6), pp.471-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2454,51 +2454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création des UHSA : une nouvelle régulation de l'enfermement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,217 +2569,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller mieux avec des troubles psychiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">De la critique de l'asile à la gestion de l'offre en santé mentale : une désinstitutionnalisation à la française de la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.149.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01080860v1</w:t>
+                <w:t xml:space="preserve">halshs-01063145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la critique de l'asile à la gestion de l'offre en santé mentale : une désinstitutionnalisation à la française de la psychiatrie ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Aller mieux avec des troubles psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.149.0207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01063145v1</w:t>
+                <w:t xml:space="preserve">halshs-01080860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and Psychiatric Care: A Comparison Between High-Security Units for Prisoners and for Difficult Patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2839,51 +2839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hospitalisation psychiatrique des personnes en situation de grande précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89 (6), pp.465-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et folie : dits et non-dits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84, pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2986,51 +2986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.août</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,51 +3068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur psychiatrique : une innovation instituante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3131,917 +3131,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur psychiatrique : une innovation instituante ? Des éléments de réponse à partir d'une étude de cas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sur quelques mauvais jeux de mots : classifications psychiatriques et stigmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Lovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Troisoeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (3), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inpsy.8703.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00846750v1</w:t>
+                <w:t xml:space="preserve">halshs-00683124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques mauvais jeux de mots : classifications psychiatriques et stigmatisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ce que l'histoire de la psychiatrie nous dit de la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.037.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inpsy.8703.0175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00683124v1</w:t>
+                <w:t xml:space="preserve">halshs-00910942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hospitalisation aux soins sans consentement en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal français de psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.16-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jfp.038.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00909674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'histoire de la psychiatrie nous dit de la psychanalyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La réforme des hospitalisations psychiatriques sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374, pp.68-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdm.037.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00910942v1</w:t>
+                <w:t xml:space="preserve">halshs-00907698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme des hospitalisations psychiatriques sans consentement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Violences, troubles psychiques et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 374, pp.68-83</w:t>
+              <w:t xml:space="preserve">, 2009, 354, pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00907698v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences, troubles psychiques et société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vivre avec un handicap psychique : les appartements thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 354, pp.22-35</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1-2, pp.171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00916463v1</w:t>
+                <w:t xml:space="preserve">halshs-00916385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec un handicap psychique : les appartements thérapeutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Patient's View: Issues of Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2), pp.238-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11013-008-9086-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00916385v1</w:t>
+                <w:t xml:space="preserve">halshs-01277465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Patient's View: Issues of Theory and Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Détection précoce des troubles psychotiques : parcours de jeunes avant le contact avec la psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11013-008-9086-2⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (5), pp.S171-S174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(08)75505-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01277465v1</w:t>
+                <w:t xml:space="preserve">halshs-01079742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce des troubles psychotiques : parcours de jeunes avant le contact avec la psychiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La violence envers les personnes atteintes de troubles mentaux : revue de la littérature et des notions connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Lovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-7006(08)75505-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01079742v1</w:t>
+                <w:t xml:space="preserve">halshs-00611188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence envers les personnes atteintes de troubles mentaux : revue de la littérature et des notions connexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La sociologie, un autre regard sur les pratiques psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsy news : revue de formation en neurologie et en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611188v1</w:t>
+                <w:t xml:space="preserve">halshs-01087099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de l'autonomie en psychiatrie : une analyse sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,208 +4047,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie, un autre regard sur les pratiques psychiatriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Des patients parlent du tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsy news : revue de formation en neurologie et en psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01087099v1</w:t>
+                <w:t xml:space="preserve">halshs-01087117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des patients parlent du tabac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les usages sociaux des mesures de qualité de vie, le cas de la santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4</w:t>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (4), pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01087117v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs et informateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,185 +4293,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01087132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux des mesures de qualité de vie, le cas de la santé mentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Usages sociaux des &amp;quot;mesures de qualité de vie en santé&amp;quot;. Le cas de la maladie mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 3 (4), pp.En ligne</w:t>
+              <w:t xml:space="preserve">, 2001, 03 (04 (avril)), pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4481,1142 +4399,1142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider et soigner les personnes vulnérables au temps du corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Le Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales", EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of psychotherapy in public psychiatry : comparing practices in France and Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La psychothérapie en Europe. Spécificités nationales et tendances communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics, patients, and local modes of psychiatric care: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Medical Anthropology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Yale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltraitance, dangerosité et souffrance au travail: formes et enjeux de la violence dans le contexte des soins en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures professionnelles en psychiatrie à l'épreuve de l'usager en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways of knowing in psychiatric practice : assessing a case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce des troubles psychotiques : parcours de jeunes avant le contact avec la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la DREES-MiRe " représentations des troubles psychiques, pratiques de soins et vécu des malades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux figures du patient en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association française de sociologie ; Session 3 du Réseau thématique 19 " Santé, médecine, maladie et handicap "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnes suivies pour troubles mentaux graves : modes de vie et itinéraires de prise en charge. Recherche sur un secteur parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The practices of recreating the &amp;quot;productive&amp;quot; self: a France-US comparision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de suivi des recherches en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">4S &amp; EASST conference ; session 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611213v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;point de vue&amp;quot; du patient en psychiatrie existe-t-il?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Finding the patient's view in psychiatric practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'Orspere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">American anthropological association Annual meeting 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611201v1</w:t>
+                <w:t xml:space="preserve">halshs-00611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de &amp;quot; point de vue &amp;quot; du patient en psychiatrie dans les sciences sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les personnes suivies pour troubles mentaux graves : modes de vie et itinéraires de prise en charge. Recherche sur un secteur parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association française de sociologie; Session 5 du RT 19 " Santé, médecine, maladie et handicap "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journées de suivi des recherches en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611203v1</w:t>
+                <w:t xml:space="preserve">halshs-00611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the patient's view in psychiatric practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le &amp;quot;point de vue&amp;quot; du patient en psychiatrie existe-t-il?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American anthropological association Annual meeting 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'Orspere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611206v1</w:t>
+                <w:t xml:space="preserve">halshs-00611201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The practices of recreating the &amp;quot;productive&amp;quot; self: a France-US comparision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La notion de &amp;quot; point de vue &amp;quot; du patient en psychiatrie dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S &amp; EASST conference ; session 67</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association française de sociologie; Session 5 du RT 19 " Santé, médecine, maladie et handicap "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611212v1</w:t>
+                <w:t xml:space="preserve">halshs-00611203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient's view : issues of theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S &amp; EASST conference; STS session 67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient's subjectivity, between anthropology and psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Human Sciences Conference " Understanding subjectivity in culture : psychoanalysis / ethnography / cultural studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Washinton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5626,390 +5544,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Constraint in Psychiatry: Emergent Forms of Care and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 (4), pp.524-526, 2014, Culture, Medicine and Psychiatry, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brodwin</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11013-014-9402-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien de la psychiatrie. Sociologie de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin, pp.331, 2008, Sociétales, F. de Singly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00603711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et dire sa psychose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bonnet</w:t>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+                <w:t xml:space="preserve">Juliette Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Huret</w:t>
+                <w:t xml:space="preserve">Françoise Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Loux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Muldworf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eres Editions, pp.288, 2007, Trames, B. Allain-Launay et S. Vallon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6019,1695 +5937,1695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin dans le médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social, Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.295-312, 2024, 9978-2-10-086632-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sociales et nationales autour du TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+                <w:t xml:space="preserve">Pablo Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïa Fansten</w:t>
+                <w:t xml:space="preserve">Esteban Radiszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Attention médicamentée. La Ritaline à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.117-139, 2023, 978-2-7535-8767-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sociales et nationales autour du TDAH. Familles et écoles au Chili et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Attention médicamentée. La Ritaline à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte et consentement en santé mentale - introduction générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Looking for the social experience of mental illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
+              <w:t xml:space="preserve">Legitimidades da loucura. Sofrimento, luta, criatividade e pertença.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">PUR</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDUFBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950103v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contrainte et consentement en santé mentale - introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livia Velpry; Pierre A. Vidal-Naquet; Benoît Eyraud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale et souffrance psychique - un objet pour les sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2018</w:t>
+              <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01936772v1</w:t>
+                <w:t xml:space="preserve">hal-01950103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the social experience of mental illness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legitimidades da loucura. Sofrimento, luta, criatividade e pertença.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Santé mentale et souffrance psychique - un objet pour les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01953849v1</w:t>
+                <w:t xml:space="preserve">halshs-01936772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION GÉNÉRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrainte et consentement en santé mentale. Forcer, influencer, coopérer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir au mieux en situation extrême : la gestion des troubles du comportement sévères dans une unité de soins intensifs pour personnes autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrainte et consentement en santé mentale. Forcer, influencer, coopérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01936787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL Colectivo CONTRAST: una experiencia de investigacion interdisciplinar en las ciencias sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Aceituno - Svenska Arensburg - César Castillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produccion interdisciplinaria - respuestas institucionales a la transversalidad del conocimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social-Ediciones, 2017, 978-956-1-91000-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre pour aller mieux ? Enjeux cliniques et protocolisation dans une unité de prise en charge d'enfants atteints de troubles autistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demailly Lise, Garnoussi Nadia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.265-278, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01365542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des pratiques contraignantes de soin en santé mentale : perspectives pour une approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aîdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Aîdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azimi V., Hennion-Jacquet P., Koubi G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’institution psychiatrique au prisme du droit. La folie entre administration et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Editions Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2015, 979-1090429574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir la place de l'enfermement dans la pratique psychiatrique. L'exemple des unités sécurisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bujon Thomas; Dourlens Christine; Le Naour Gwenola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de la médecine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782813001146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler les pratiques contraignantes de soin en santé mentale : recompositions et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal J.-C.; Hanon C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentement et contrainte dans les soins en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doin, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation Troubles mentaux: entre changement individuel, problèmes de société et mutations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Hurtubise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouble mental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien social et Politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2012, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1013013ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltraitance, dangerosité ou souffrance au travail : formes et enjeux de la violence dans le contexte des soins en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rostaing C.; Laforgue D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et institutions. Réguler, innover ou résister ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.29-44, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00909622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjectivité et psychiatrie : travailler les points de vue dans l'intervention thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doron C.-O.; Lefève C.; Masquelet A.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soin et subjectivité. Les cahiers du Centre Georges Canguilhem n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.115-133, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les malades mentaux dans la ville vus par les ethnographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et Santé mentale. Projections, politiques, ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscript, pp.35-75, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que disent les personnes confrontées à un trouble mental grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joubert M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé mentale, ville et violences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.35-60, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01276004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7717,293 +7635,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La généralisation des indicateurs qualité en Aquitaine. Entre contraintes et apprentissages. Une étude sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Robelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Levif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.147-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions entreprises par les municipalités en matière de lutte contre le tabagisme. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8013,871 +7931,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou·tes dans la cour de récré ? Une enquête dans les cours d’école ouvertes le samedi à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">EtudiantEs Master Sciences Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 8, DASCO-Ville de Paris. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la gestion des situations complexes dans le domaine du handicap : représentations, pratiques et postures professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lautaro Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lautaro Diaz</w:t>
+                <w:t xml:space="preserve">Morgane Kuehni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Kuehni</w:t>
+                <w:t xml:space="preserve">Laurent Bovey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bovey</w:t>
+                <w:t xml:space="preserve">Toni Cerrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Cerrone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haute Ecole de Travail social et de la santé Lausanne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03404571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En première ligne pendant le(s) confinement(s). Une enquête hydroalcoolisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">EtudiantEs Master Sciences Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 8. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité et accompagnement des soins aux usagers de drogues - DEQUASUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Riou França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire français des drogues et des toxicomanies. 2008, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.Le bon usage des médicaments psychotropes. Le regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Office Parlementaire d'Evaluation des Politiques de Santé (OPEPS) _ Sénat. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coups de tonnerre dans un ciel couvert. Analyse des trajectoires de soins et des parcours de patients souffrant d'un trouble psychotique. Etude préalable à la mise en place d'un réseau de soin et de détection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blinder,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blinder,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Fontaine</w:t>
+                <w:t xml:space="preserve">M. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MiRE/Cesames. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec une maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MiRe/Cesames. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes souffrant de troubles mentaux graves. Itinéraires de prise en charge et modes de vie. Etude exploratoire : Approcher l'expérience de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MiRe/Cesames. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'enfants à l'aide sociale à l'enfance. Analyse des dossiers d'enfants sortis en 1980 et 1990 de l'ASE de Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diane-Olga Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8945,51 +8863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A3712AA"/>
+    <w:nsid w:val="B51B863A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9176,51 +9094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livia-velpry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104825537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00234-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Lehelley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Vidal-Naquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kempf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2010.0081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Naquet Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rhodes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.007.0028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furlan Julie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2015.1359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.149.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9400-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8906.0465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8703.0175" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jfp.038.0016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.037.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-008-9086-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16KVZ5LJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(08)75505-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Davis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lloyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Vidal-Naquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4707" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brodwin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9402-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muldworf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cottet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Radiszcz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/2018/09/legitimidades-da-loucura-sofrimento-luta-criatividade-e-pertenca/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584282v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/revue/lsp/2012/v/n67/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013013ar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertolotto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=EtudiantEs Master Sciences Sociales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kuehni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cerrone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435531v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blinder," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souloumiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102738v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Olga Fabiani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livia-velpry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104825537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Lehelley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Vidal-Naquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.10.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00234-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kempf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2010.0081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Naquet Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rhodes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.007.0028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furlan Julie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2015.1359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.149.0207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9400-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8906.0465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8703.0175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.037.0103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jfp.038.0016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-008-9086-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16KVZ5LJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(08)75505-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Davis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lloyd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Vidal-Naquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brodwin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9402-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muldworf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cottet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Radiszcz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/2018/09/legitimidades-da-loucura-sofrimento-luta-criatividade-e-pertenca/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/revue/lsp/2012/v/n67/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013013ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertolotto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=EtudiantEs Master Sciences Sociales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kuehni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cerrone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blinder," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souloumiac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Olga Fabiani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>