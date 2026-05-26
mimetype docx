--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -446,598 +446,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Health Crisis and Chronic Illness: Protocol for a Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond controversies in child mental health: negotiating autism and ADHD diagnosis in France and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Ricadat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Francisco Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Citrini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28728⟩</w:t>
+              <w:t xml:space="preserve">BioSocieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41292-021-00234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03356697v1</w:t>
+                <w:t xml:space="preserve">halshs-03350731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire barrage au virus et s’en arranger. Des personnes en situation de handicap à l’épreuve du COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maina Lehelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.alter.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02990069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and Expectations for Patients in Post-Osteoporotic Fracture Care in France: The EFFEL Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond controversies in child mental health: negotiating autism and ADHD diagnosis in France and Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Ecouter par temps troublés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSocieties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les tribunes de la Collection Questions de soin, Presses Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03350731v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03275923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouter par temps troublés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19 Health Crisis and Chronic Illness: Protocol for a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Citrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Craus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tribunes de la Collection Questions de soin, Presses Universitaires de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.e28728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03275923v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariats en santé mentale à partir de l’école</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Pombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°78 (4), pp.12-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,64 +1140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie sanitaire aux prises avec la pandémie. A propos de quelques adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1356,51 +1356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres avec l'enfermement. Une réflexion sur le soin en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1428,243 +1428,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insaisissable consentement, ou les limites de la démocratie sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’intérieur institutionnel : entretien avec Lorna Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidal-Naquet Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02370501v1</w:t>
+                <w:t xml:space="preserve">halshs-02429398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérieur institutionnel : entretien avec Lorna Rhodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L'insaisissable consentement, ou les limites de la démocratie sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal-Naquet Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429398v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02370501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'ordinaire de l'aide et du soin : la prudence éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire au mieux quand on ne peut pas faire autrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1774,299 +1774,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02370433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler les interventions en situation d'agitation extrême : formalisation des gestes et réflexivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Immobilisation et enveloppements en santé mentale : quelles approches ?, 358</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 6 (358), pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.358.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01805829v1</w:t>
+                <w:t xml:space="preserve">halshs-01815781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que valent les bonnes intentions ? L'affaire Anna Stubblefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01948187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Réguler les interventions en situation d'agitation extrême : formalisation des gestes et réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (358), pp.16-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Immobilisation et enveloppements en santé mentale : quelles approches ?, 358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.358.0016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01815781v1</w:t>
+                <w:t xml:space="preserve">halshs-01805829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Subjectiviteit en psychiatrie : een therapeutische insteek op het ontwikkelen van een persoonlijk standpunt »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systeemtheoretisch Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderniser&amp;quot; l'enfermement en psychiatrie ? Le cas des unités pour malades difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Faire tenir les murs, 3 (103), pp.65-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2154,645 +2154,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01360072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de prescription des ordonnances de précarité à l'EPS de Ville-Evrard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La création des UHSA : une nouvelle régulation de l'enfermement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furlan Julie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litzler Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.429-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.394.0429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01337844v1</w:t>
+                <w:t xml:space="preserve">halshs-01293271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté d'aller et venir comme révélateur du tournant juridique des régulations du soin en santé mentale : une mise en prerspective &amp;quot;internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Les enjeux d'une judiciarisation tardive, inévitable et embarrassante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Judiciarisation de la psychiatrie, 91 (6), pp.471-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2015.1359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256976v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01286960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'une judiciarisation tardive, inévitable et embarrassante</w:t>
+                <w:t xml:space="preserve">La liberté d'aller et venir comme révélateur du tournant juridique des régulations du soin en santé mentale : une mise en prerspective &amp;quot;internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Marques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santé mentale et liberté d'aller et venir, 6, pp.951-962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01286960v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création des UHSA : une nouvelle régulation de l'enfermement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les pratiques de prescription des ordonnances de précarité à l'EPS de Ville-Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furlan Julie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), pp.623-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01293271v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01337844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la critique de l'asile à la gestion de l'offre en santé mentale : une désinstitutionnalisation à la française de la psychiatrie ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Aller mieux avec des troubles psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01063145v1</w:t>
+                <w:t xml:space="preserve">halshs-01080860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller mieux avec des troubles psychiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De la critique de l'asile à la gestion de l'offre en santé mentale : une désinstitutionnalisation à la française de la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.149.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080860v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01063145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and Psychiatric Care: A Comparison Between High-Security Units for Prisoners and for Difficult Patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (4), pp.550-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,64 +2826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hospitalisation psychiatrique des personnes en situation de grande précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89 (6), pp.465-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et folie : dits et non-dits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84, pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2986,51 +2986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.août</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3055,64 +3055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur psychiatrique : une innovation instituante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Troisoeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,226 +3248,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'histoire de la psychiatrie nous dit de la psychanalyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De l'hospitalisation aux soins sans consentement en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37, pp.103-120. </w:t>
+              <w:t xml:space="preserve">Journal français de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.16-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdm.037.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jfp.038.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00910942v1</w:t>
+                <w:t xml:space="preserve">halshs-00909674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'hospitalisation aux soins sans consentement en psychiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Ce que l'histoire de la psychiatrie nous dit de la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal français de psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.16-18. </w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.103-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jfp.038.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdm.037.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00909674v1</w:t>
+                <w:t xml:space="preserve">halshs-00910942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des hospitalisations psychiatriques sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,51 +3505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences, troubles psychiques et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 354, pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3574,51 +3574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec un handicap psychique : les appartements thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1-2, pp.171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3637,147 +3637,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Patient's View: Issues of Theory and Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La violence envers les personnes atteintes de troubles mentaux : revue de la littérature et des notions connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Lovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11013-008-9086-2⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01277465v1</w:t>
+                <w:t xml:space="preserve">halshs-00611188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce des troubles psychotiques : parcours de jeunes avant le contact avec la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (5), pp.S171-S174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,299 +3819,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence envers les personnes atteintes de troubles mentaux : revue de la littérature et des notions connexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Patient's View: Issues of Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2), pp.238-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11013-008-9086-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.119⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611188v1</w:t>
+                <w:t xml:space="preserve">halshs-01277465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie, un autre regard sur les pratiques psychiatriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les paradoxes de l'autonomie en psychiatrie : une analyse sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsy news : revue de formation en neurologie et en psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01087099v1</w:t>
+                <w:t xml:space="preserve">halshs-00916662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes de l'autonomie en psychiatrie : une analyse sociologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La sociologie, un autre regard sur les pratiques psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.21-23</w:t>
+              <w:t xml:space="preserve">Neuropsy news : revue de formation en neurologie et en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00916662v1</w:t>
+                <w:t xml:space="preserve">halshs-01087099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des patients parlent du tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,234 +4129,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01087117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux des mesures de qualité de vie, le cas de la santé mentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Chercheurs et informateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3 (4), pp.En ligne</w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138916v1</w:t>
+                <w:t xml:space="preserve">halshs-01087132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheurs et informateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les usages sociaux des mesures de qualité de vie, le cas de la santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp</w:t>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (4), pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01087132v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages sociaux des &amp;quot;mesures de qualité de vie en santé&amp;quot;. Le cas de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 03 (04 (avril)), pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4413,90 +4413,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider et soigner les personnes vulnérables au temps du corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Le Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of psychotherapy in public psychiatry : comparing practices in France and Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4616,51 +4616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics, patients, and local modes of psychiatric care: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Medical Anthropology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Yale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltraitance, dangerosité et souffrance au travail: formes et enjeux de la violence dans le contexte des soins en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures professionnelles en psychiatrie à l'épreuve de l'usager en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4823,51 +4823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways of knowing in psychiatric practice : assessing a case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce des troubles psychotiques : parcours de jeunes avant le contact avec la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la DREES-MiRe " représentations des troubles psychiques, pratiques de soins et vécu des malades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4961,51 +4961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux figures du patient en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association française de sociologie ; Session 3 du Réseau thématique 19 " Santé, médecine, maladie et handicap "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5024,415 +5024,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The practices of recreating the &amp;quot;productive&amp;quot; self: a France-US comparision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La notion de &amp;quot; point de vue &amp;quot; du patient en psychiatrie dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S &amp; EASST conference ; session 67</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association française de sociologie; Session 5 du RT 19 " Santé, médecine, maladie et handicap "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611212v1</w:t>
+                <w:t xml:space="preserve">halshs-00611203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the patient's view in psychiatric practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les personnes suivies pour troubles mentaux graves : modes de vie et itinéraires de prise en charge. Recherche sur un secteur parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American anthropological association Annual meeting 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, France</w:t>
+              <w:t xml:space="preserve">Journées de suivi des recherches en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611206v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnes suivies pour troubles mentaux graves : modes de vie et itinéraires de prise en charge. Recherche sur un secteur parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le &amp;quot;point de vue&amp;quot; du patient en psychiatrie existe-t-il?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de suivi des recherches en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'Orspere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611213v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;point de vue&amp;quot; du patient en psychiatrie existe-t-il?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The practices of recreating the &amp;quot;productive&amp;quot; self: a France-US comparision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'Orspere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">4S &amp; EASST conference ; session 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611201v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de &amp;quot; point de vue &amp;quot; du patient en psychiatrie dans les sciences sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Finding the patient's view in psychiatric practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association française de sociologie; Session 5 du RT 19 " Santé, médecine, maladie et handicap "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">American anthropological association Annual meeting 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611203v1</w:t>
+                <w:t xml:space="preserve">halshs-00611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient's view : issues of theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S &amp; EASST conference; STS session 67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5457,51 +5457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient's subjectivity, between anthropology and psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Human Sciences Conference " Understanding subjectivity in culture : psychoanalysis / ethnography / cultural studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Washinton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5558,77 +5558,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Constraint in Psychiatry: Emergent Forms of Care and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brodwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5739,51 +5739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien de la psychiatrie. Sociologie de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin, pp.331, 2008, Sociétales, F. de Singly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5977,51 +5977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social, Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.295-312, 2024, 9978-2-10-086632-8</w:t>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6304,51 +6304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the social experience of mental illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legitimidades da loucura. Sofrimento, luta, criatividade e pertença.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6386,77 +6386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et consentement en santé mentale - introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Livia Velpry; Pierre A. Vidal-Naquet; Benoît Eyraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6498,64 +6498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et consentement en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé mentale et souffrance psychique - un objet pour les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6580,51 +6580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION GÉNÉRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir au mieux en situation extrême : la gestion des troubles du comportement sévères dans une unité de soins intensifs pour personnes autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrainte et consentement en santé mentale. Forcer, influencer, coopérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6735,51 +6735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL Colectivo CONTRAST: una experiencia de investigacion interdisciplinar en las ciencias sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Aceituno - Svenska Arensburg - César Castillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produccion interdisciplinaria - respuestas institucionales a la transversalidad del conocimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social-Ediciones, 2017, 978-956-1-91000-3</w:t>
@@ -6808,64 +6808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre pour aller mieux ? Enjeux cliniques et protocolisation dans une unité de prise en charge d'enfants atteints de troubles autistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demailly Lise, Garnoussi Nadia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.265-278, 2016</w:t>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azimi V., Hennion-Jacquet P., Koubi G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’institution psychiatrique au prisme du droit. La folie entre administration et justice</w:t>
@@ -7030,255 +7030,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinir la place de l'enfermement dans la pratique psychiatrique. L'exemple des unités sécurisées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Réguler les pratiques contraignantes de soin en santé mentale : recompositions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bujon Thomas; Dourlens Christine; Le Naour Gwenola. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal J.-C.; Hanon C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières de la médecine.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9782813001146</w:t>
+              <w:t xml:space="preserve">Consentement et contrainte dans les soins en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doin, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01104908v1</w:t>
+                <w:t xml:space="preserve">halshs-01086628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler les pratiques contraignantes de soin en santé mentale : recompositions et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Redéfinir la place de l'enfermement dans la pratique psychiatrique. L'exemple des unités sécurisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pascal J.-C.; Hanon C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bujon Thomas; Dourlens Christine; Le Naour Gwenola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consentement et contrainte dans les soins en psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doin, 2014</w:t>
+              <w:t xml:space="preserve">Aux frontières de la médecine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782813001146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01086628v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation Troubles mentaux: entre changement individuel, problèmes de société et mutations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Hurtubise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouble mental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7325,51 +7325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltraitance, dangerosité ou souffrance au travail : formes et enjeux de la violence dans le contexte des soins en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rostaing C.; Laforgue D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et institutions. Réguler, innover ou résister ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.29-44, 2011</w:t>
@@ -7398,51 +7398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjectivité et psychiatrie : travailler les points de vue dans l'intervention thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doron C.-O.; Lefève C.; Masquelet A.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soin et subjectivité. Les cahiers du Centre Georges Canguilhem n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.115-133, 2010</w:t>
@@ -7471,51 +7471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les malades mentaux dans la ville vus par les ethnographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et Santé mentale. Projections, politiques, ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscript, pp.35-75, 2009</w:t>
@@ -7544,51 +7544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que disent les personnes confrontées à un trouble mental grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joubert M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé mentale, ville et violences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.35-60, 2003</w:t>
@@ -7662,90 +7662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La généralisation des indicateurs qualité en Aquitaine. Entre contraintes et apprentissages. Une étude sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7776,51 +7776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.147-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,51 +7851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions entreprises par les municipalités en matière de lutte contre le tabagisme. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7958,51 +7958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou·tes dans la cour de récré ? Une enquête dans les cours d’école ouvertes le samedi à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EtudiantEs Master Sciences Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8031,310 +8031,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la gestion des situations complexes dans le domaine du handicap : représentations, pratiques et postures professionnelles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Haute Ecole de Travail social et de la santé Lausanne. 2021</w:t>
+                <w:t xml:space="preserve">En première ligne pendant le(s) confinement(s). Une enquête hydroalcoolisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EtudiantEs Master Sciences Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 8. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03404571v1</w:t>
+                <w:t xml:space="preserve">halshs-04123413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En première ligne pendant le(s) confinement(s). Une enquête hydroalcoolisée</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Université Paris 8. 2021</w:t>
+                <w:t xml:space="preserve">Améliorer la gestion des situations complexes dans le domaine du handicap : représentations, pratiques et postures professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lautaro Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kuehni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bovey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Cerrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haute Ecole de Travail social et de la santé Lausanne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123413v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03404571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité et accompagnement des soins aux usagers de drogues - DEQUASUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Riou França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire français des drogues et des toxicomanies. 2008, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8369,51 +8369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.Le bon usage des médicaments psychotropes. Le regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Office Parlementaire d'Evaluation des Politiques de Santé (OPEPS) _ Sénat. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8435,77 +8435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coups de tonnerre dans un ciel couvert. Analyse des trajectoires de soins et des parcours de patients souffrant d'un trouble psychotique. Etude préalable à la mise en place d'un réseau de soin et de détection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blinder,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,51 +8553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec une maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MiRe/Cesames. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8619,51 +8619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes souffrant de troubles mentaux graves. Itinéraires de prise en charge et modes de vie. Etude exploratoire : Approcher l'expérience de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MiRe/Cesames. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'enfants à l'aide sociale à l'enfance. Analyse des dossiers d'enfants sortis en 1980 et 1990 de l'ASE de Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8863,51 +8863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B51B863A"/>
+    <w:nsid w:val="B3B0CC37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9094,51 +9094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livia-velpry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104825537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Lehelley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Vidal-Naquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.10.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00234-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kempf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2010.0081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Naquet Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rhodes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.007.0028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furlan Julie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2015.1359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.149.0207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9400-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8906.0465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8703.0175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.037.0103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jfp.038.0016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-008-9086-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16KVZ5LJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(08)75505-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Davis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lloyd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Vidal-Naquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brodwin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9402-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muldworf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cottet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Radiszcz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/2018/09/legitimidades-da-loucura-sofrimento-luta-criatividade-e-pertenca/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/revue/lsp/2012/v/n67/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013013ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertolotto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=EtudiantEs Master Sciences Sociales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kuehni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cerrone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blinder," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souloumiac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Olga Fabiani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livia-velpry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104825537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00234-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Lehelley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Vidal-Naquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonneton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kempf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2010.0081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rhodes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Naquet Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.007.0028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2015.1359" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furlan Julie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.149.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9400-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8906.0465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8703.0175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jfp.038.0016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.037.0103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.119" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(08)75505-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-008-9086-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16KVZ5LJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Davis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lloyd" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Vidal-Naquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brodwin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-014-9402-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muldworf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cottet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Radiszcz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/2018/09/legitimidades-da-loucura-sofrimento-luta-criatividade-e-pertenca/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/revue/lsp/2012/v/n67/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013013ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertolotto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=EtudiantEs Master Sciences Sociales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123413v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kuehni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cerrone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blinder," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souloumiac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Olga Fabiani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>