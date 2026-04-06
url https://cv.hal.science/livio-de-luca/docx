--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Livio De Luca </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">livio-de-luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0656-3165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115945512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100352681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116919677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte, docteur en ingénierie, HDR en informatique, Livio De Luca est directeur de recherche de 1ère classe au CNRS. Il a dirigé l’UMR CNRS/MC MAP (Modèles et simulations pour l’Architecture et le Patrimoine) de 2012 à 2023. Il a été membre nommé du Comité National de la Recherche Scientifique (section 39) de 2016 à 2021 et co-président du congrès international UNESCO/IEEE/EG DigitalHeritage à Marseille en 2013 et Grenade en 2015.Ses activités de recherche, menées dans le cadre de projets  nationaux (ANR, FUI, CNRS, MC, …) et internationaux (FP7, Marie-Curie, H2020, ...), se concentrent sur le relevé, la modélisation géométrique et l’enrichissement sémantique de représentations numériques d’objets patrimoniaux, ainsi que sur la conception et le développement de systèmes d’informations multidimensionnels.Il est éditeur du Journal of Cultural Heritage (Elsevier) et éditeur associé du Journal on Computing and Cultural Heritage (ACM) et de Digital Applications in Archaeology and Cultural Heritage (Elsevier). Ses travaux ont été récompensés en 2007 par le Prix Pierre Bézier de la Fondation Arts et Métiers, en 2016 par la Médaille de la recherche et de la technique de l’Académie d’Architecture, en 2019 par la Médaille de l’innovation du CNRS et en 2021 par la “Targa d’Oro” de l’UID (Unione Italiana per iil Disegno). Depuis 2019, il est  coordinateur du groupe de travail “donnés numériques” du chantier scientifique du CNRS et du ministère de la Culture pour la restauration de Notre-Dame de Paris et, depuis 2022, il est titulaire d'une bourse ERC Advanced.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Dialogue Between Textual Sources and 3D-Spatialised Annotations: A First Experiment Within Notre-Dame's Scientific Data Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XLVIII-M-9-2025, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From surveys to simulations: Integrating Notre-Dame de Paris' buttressing system diagnosis with knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.105927. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Calcerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05215108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Neural Radiance Fields and Photogrammetry in Digital Heritage: Impact of Varying Image Conditions on 3D Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital ecosystem for the multidisciplinary study of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS/MC Notre-Dame scientific worksite: an extraordinary interdisciplinary adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris : a multidisciplinary scientific site, 65, pp.2-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-wise data processing method for reflectance transformation imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Chatoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10.1007/s00371-023-03105-4. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-03105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceting the post-disaster built heritage reconstruction process within the digital twin framework for Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duvocelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5981. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen de Cloud collaboratif pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des biens communs numériques pour construire des cathédrales de données et de connaissances pluridisciplinaires sur le patrimoine européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Semantic Point Cloud to Heritage-Building Information Modeling: A Semiautomatic Approach Exploiting Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.461. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining on-site and off-site analysis: towards a new paradigm for cultural heritage surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (26), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20365/disegnarecon.26.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Approach to the Description of Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1191-1210. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : enjeux scientifiques et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a SLAM-based augmented reality application for the 3D annotation of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2019.19.2.2910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d’annotation sémantique 3D pour la documentation collaborative d’objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Documentation of Heritage Objects through Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Information and Library Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.207 - 217. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572317.2017.1353374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisms, Methods and Tools for the Large-Scale Morphological Analysis of Architectural Heritage Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">diségno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.103--112. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26375/disegno.1.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d’informations multidimensionnelles pour l’étude et le suivi de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, semestriel 2017-1, pp 8--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture 3D Cloud: A Cloud Computing Platform for 3D Scanning, Documentation, Preservation and Dissemination of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’informatique appliquée à l’architecture... à l’architecture de l’information Enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal hand-held devices and virtual reality passive technologies for digital heritage browsing: Lesson learnt with the KIVI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scires-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2423/i22394303v6n1p67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual foundation for documenting tangible and intangible elements of a cultural object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Dense 3D Surface Reconstruction Techniques using a Metrological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Angelo Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measure - The journal of measurement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.38--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Thirty-One Columns Say About a “Theoretical” Thirty-Second?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.6:1--6:18. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2700425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and low-cost 3D acquisition and processing pipeline for collecting mass of archaeological findings on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Devogelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3D-Arch 2015 – 3D Virtual Reconstruction and Visualization of Complex Architectures, XL-5/W4, pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genius Loci : digital heritage augmentation for immersive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2/3), p. 223-246. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJART.2014.060942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Representation and Interpretation Method for Surveying Masonry Structures: Semantically Enriched 2.5D Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.2.1.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Platform for the Consultation of Spatialized and Semantically-Enriched Iconographic Sources on Cultural Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.n°13. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2499931.2499934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolkit for mapping and displaying stone alteration on a web-based documentation platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for the health record of a monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive 3-Dimensional Database Applied to the Conservation of a Painted Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.1.2.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of digital techniques in monument preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.543--556. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.676365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche spatio-temporelle et analytique pour la conservation des peintures murales sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.9829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods, formalisms and tools for the semantic-based surveying and representation of architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-011-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Image-Based Procedures for Accurate Artifacts 3D Modeling and Orthoimage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoinformatics FCE CTU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), http://geoinformatics.fsv.cvut.cz/pdf/geoinformatics-fce-ctu-2011-06.pdf. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/gi.6.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic-based platform for the digital analysis of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verso la caratterizzazione semantica di rappresentazioni digitali di artefatti architettonici: linee programmatiche di ricerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time indeterminacy and spatio-temporal building transformations: an approach for architectural heritage understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-009-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the virtual assembling of dismounted historic buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peyrols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0224-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic formalism for the semantic modeling and representation of architectural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.181-205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering of architectural buildings based on an hybrid modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIAjournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4: Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pedrazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR-CNRS-CSIC Meeting. Exploring shared scientific priorities and fostering inter-institutional collaboration in social science and humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capasso, Salvatore; Moreno Fuentes, Francisco Javier; Berthomière, William, Jan 2026, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cathedral of spatialised annotations portraying the multidisciplinary study of Notre Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITAL HERITAGE (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Campana, D. Ferdani, H. Graf, G. Guidi, Z. Hegarty, S. Pescarin, and F. Remondino (Editors), Sep 2025, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a dialogue between textual sources and 3d spatialised annotations: a first experiment within Notre-Dame's scientific data corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 30th International Symposium: “Heritage Conservation from Bits: From Digital Documentation to Data-driven Heritage Conservation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPA Heritage Documentation; ISPRS; ICOMOS; National Museum of Korea; KAIST, Aug 2025, Seoul (Korea), South Korea. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiGILAB Implementation Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RIHS IP PROJECT MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-RIHS, European Research Insfrastructure for Heritage Science, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning Virtual Reconstruction Hypotheses: Revealing Counterfactual Trajectories of the Fallen Voussoirs of Notre-Dame de Paris using Reasoning and 2D/3D Visualization ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonisos - Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625698v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Reasoning on Stratigraphic Data in Archaeology: Formalization of the Harris Laws as Inferences Using CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Ruymbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’24: 4th International Workshop on Semantic Web and Ontology Design for Cultural Heritage, October 30–31, 2024. Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expérimentations sur la sémantisation et l'interrelation de sources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nouzeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Penagos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'un environnement numérique pour l'exploration d'un corpus d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Eberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux corpus, nouveaux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Komenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Hersent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une hypothèse au sein d'un graphe de connaissances, d'une simulation mécanique à un fait historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build a complete digital report of the Notre-Dame Cathedral after the fire, using the Aioli platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1359-1365, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données de la recherche : Notre-Dame, un système d’information &amp;quot;monumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens du patrimoine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an intrinsic protection of 20th century architectural heritage in Marseille: a tooled methodology for knowledge enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Borruey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1637-1644, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d’annotation sémantique 3D, Annotation sémantique de la cathédrale notre-dame de paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and H-BIM for the Semantic Description of Cultural Heritage: the Pisa Charterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Conférence internationale des enseignants des disciplines de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Reggio Calabria, Italy. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/oa-693.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC ANNOTATIONS ON HERITAGE MODELS: 2D/3D APPROACHES AND FUTURE RESEARCH CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NICE, France. pp.829-836, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2020-829-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d'annotation sémantique 3D pour la documentation collaborative d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Rencontres Internationales Monaco et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital diagnosis for the &amp;quot; autumn &amp;quot; statue (Marseille, France) : Photogrammetry, digital cartography and construction of a thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.1039-1046, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-1039-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of 3D models for cultural heritage structural analysis – some critical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonizzi Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-115-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Thematic maps and data mining from point cloud to ontology for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nespeca Romina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B5-347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Structuring and 3D Modeling of Masonry Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations sémantique et géométrique de structures maçonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. pp.119-122, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amida. Diyarbakir between Past and Present: New Technologies, New Archives of Heritage/Urban Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICOMOS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy. pp.546-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology for Annotating Degradation Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersive visualization kit for online 3D objects databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based approach for the 3D modeling of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the evolution of deterioration patterns: A first step of an image-based approach for comparing multitemporal data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Peteler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ciblac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ministre de la culture et de la communication; UMR MAP; Musée des civilisations de l’Europe et de la Méditerranée; Villa Méditerranée, Nov 2013, Marseille, France. pp.497-502, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From point cloud to BIM: a survey of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements: The case study of the columns of Saint-Michel de Cuxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.465-472, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When script engravings reveal a semantic link between the conceptual and the spatial dimensions of a monument: the case of the Tomb of Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.505-512, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling and Semantic Enrichment in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Week '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgard, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW OF THE &amp;quot;AS-BUILT BIM&amp;quot; APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichri Nouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trento, Italy. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures by Semantically Enriched 2.5. Textures : A new approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemsos, Cyprus. Best Paper Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NDT toolbox dedicated to the conservation of wall paintings: application to the frescoes chapel in the Charterhouse of Villeneuve-lez-Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martos-Levif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the “ as-buit BIM ” approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols and Assisted Tools for Effective Image-Based Modeling of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudet Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lemesos, Cyprus. pp.432-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Visualization of Complex Reality-Based 3D Models with Nubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jimenez Fernandez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements. The case study of the columns of Saint-Michel de Cuxa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ladinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Spatial Information Sciences XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.497-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Sep 2013, Strasbourg, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-149-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Case Protocols and Assisted Tools for Effective Image-Based-Modeling of Architectural Elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euromed 2012 - International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use multi-dimensional database for the management of cultural heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the &amp;quot;spirit of the place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International Conference on Virtual Systems and Multimedia 2012, Virtual Systems in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VSMM.2012.6365913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Information System for the Semantic-Based Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trento, Italy. pp.1682-1777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Acquisition to Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Prato, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Virtual Analstylosis and Reconstruction of several Buildings on the Site of Saint-Simeon, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Kurdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Biscop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ISPRS International Workshop 3D-ARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Trente, Italy. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-5-W16-45-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée : le cas de l'église de la chartreuse pontificale de Villeneuve-lès-Avignon (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Intertnational Conference/Actes du colloque international Arch-I-Tech, Archéologie/architecture Ingénierie-Technologie, Cluny, 17-19 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'incertitude des données au sein d'une maquette 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de doctorants, GdR MoDyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France. en ligne : http://isa.univ-tours.fr/modys/download/rd10_favre-brun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling buildings historical evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> K3D conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iconography-Based Modeling Approach for the Spatio-Temporal Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busarayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Shape Modeling International (SMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : describing, analysing, documenting and sharing digital representations of heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about space-time changes: an approach for modeling the temporal dimention in architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : une plateforme intégrée pour la description, l'analyse, la documentation et le partage de représentations numériques d'édifices architecturaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen Architecture et archives numériques natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework to decribe, analyze, document and share digital representations of architectural buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST 2007: futures technologies to empower the heritage professionals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brigthon, United Kingdom. pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique : moyen d'accès privilégié à l'information patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National : « lieux culturels et nouvelles pratiques numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semantique et multi-représentation en architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtualretrospect 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modellazione semantica e multi-rappresentazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminare : « Modelli di architettura e rappresentazione digitale »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Università degli studi di Trieste, Facoltà di Architettura,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, formalismes et outils pour l'observation dimensionnée d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Modélisation informationnelle pour l'architecture patrimoniale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-based modelling and representation of patrimony buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVE Worksop towards Semantic Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villars, Switzerland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétro-conception d'objets architecturaux basée sur une méthodologie de reconstruction hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, LA PLAGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé d'architecture - Du nuage de points à la maquette 3D, l'apport des modèles théoriques issus de l'histoire de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé-Modélisation-Représentation : un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2003, Biarritz, France. pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Surveying : From a point-cloud to a 3D model, benefits of using theoretical models stemming from the history of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2004 Florence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging &amp; the Visual Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever, modéliser, représenter le patrimoine construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II° Rencontres Internationales Monaco et la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé du patrimoine architectural par relevé laser, vision par ordinateur, et exploitation des règles architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Maquette Virtuelle et Patrimoine»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cluny, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage recording with laser Scanning, computer vision and exploitation of Architectural rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on vision techniques for digital architectural and archaeological archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Ancona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Lo Sguardo Denigrato. Ruolo dell'osservatore nell'era della rappresentazione</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de la protection du patrimoine méditerranéen et de la diffusion de sa culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In actes - ii° rencontres internationales Monaco et la méditerranée, organisée par l'Association Monégasque pour la Connaissance des Arts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival internazionale di architettura in video, Ospedale degli innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, FIRENZE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Models for heritage objects: from conception to (everyday) usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stoleru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique multimodale : application au cas des grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Grottes Ornées : Classification, description, et diffusion de ressources numériques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. Proceedings of the 13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. IEEE, pp.119-122, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int’l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonzo C. Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO/IEEE/EG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. IEEE, 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris : a multidisciplinary scientific site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int'l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al). UNESCO/IEEE/EG, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Adisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 1 (784 p.), Volume 2 (792 p.), Volume 3 (125 p.), 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotomodellazione architettonica. Rilievo, modellazione, rappresentazione di edifici a partire da fotografie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaccovio Dario, 2011, 978-88-579-0070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photomodélisation architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.264, 2009, 978-2212125245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations architecturales entre complexité et intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2019, Les passés dans le présent, Travaux &amp; recherches, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation and analysis of 3D mappings for monument diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Built Heritage: Monitoring Conservation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08533-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry vs Semantics: Open Issues on 3D Reconstruction of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marinos Ioannides; Ewald Quak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8355, Springer Berlin Heidelberg, 2014, Lecture Notes in Computer Science, 978-3-662-44629-4 978-3-662-44630-0. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44630-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il trattamento digitale del dato tridimensionale tra informazione e conoscenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA.VV. L'impronta digitale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Kappa, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Script Engravings Establish a New Spatial Dimension in a Monument: The Tomb of Manchu Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wang-Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural Définition d'une approche hybride pour la reconstruction 3D d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers ParisTech, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00263717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Livio De Luca </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">livio-de-luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0656-3165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115945512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100352681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116919677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte, docteur en ingénierie, HDR en informatique, Livio De Luca est directeur de recherche de 1ère classe au CNRS. Il a dirigé l’UMR CNRS/MC MAP (Modèles et simulations pour l’Architecture et le Patrimoine) de 2012 à 2023. Il a été membre nommé du Comité National de la Recherche Scientifique (section 39) de 2016 à 2021 et co-président du congrès international UNESCO/IEEE/EG DigitalHeritage à Marseille en 2013 et Grenade en 2015.Ses activités de recherche, menées dans le cadre de projets  nationaux (ANR, FUI, CNRS, MC, …) et internationaux (FP7, Marie-Curie, H2020, ...), se concentrent sur le relevé, la modélisation géométrique et l’enrichissement sémantique de représentations numériques d’objets patrimoniaux, ainsi que sur la conception et le développement de systèmes d’informations multidimensionnels.Il est éditeur du Journal of Cultural Heritage (Elsevier) et éditeur associé du Journal on Computing and Cultural Heritage (ACM) et de Digital Applications in Archaeology and Cultural Heritage (Elsevier). Ses travaux ont été récompensés en 2007 par le Prix Pierre Bézier de la Fondation Arts et Métiers, en 2016 par la Médaille de la recherche et de la technique de l’Académie d’Architecture, en 2019 par la Médaille de l’innovation du CNRS et en 2021 par la “Targa d’Oro” de l’UID (Unione Italiana per iil Disegno). Depuis 2019, il est  coordinateur du groupe de travail “donnés numériques” du chantier scientifique du CNRS et du ministère de la Culture pour la restauration de Notre-Dame de Paris et, depuis 2022, il est titulaire d'une bourse ERC Advanced.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Dialogue Between Textual Sources and 3D-Spatialised Annotations: A First Experiment Within Notre-Dame's Scientific Data Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XLVIII-M-9-2025, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From surveys to simulations: Integrating Notre-Dame de Paris' buttressing system diagnosis with knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.105927. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Calcerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05215108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital ecosystem for the multidisciplinary study of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Neural Radiance Fields and Photogrammetry in Digital Heritage: Impact of Varying Image Conditions on 3D Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS/MC Notre-Dame scientific worksite: an extraordinary interdisciplinary adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris : a multidisciplinary scientific site, 65, pp.2-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-wise data processing method for reflectance transformation imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Chatoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10.1007/s00371-023-03105-4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-03105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceting the post-disaster built heritage reconstruction process within the digital twin framework for Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duvocelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5981. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen de Cloud collaboratif pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des biens communs numériques pour construire des cathédrales de données et de connaissances pluridisciplinaires sur le patrimoine européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining on-site and off-site analysis: towards a new paradigm for cultural heritage surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (26), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20365/disegnarecon.26.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Semantic Point Cloud to Heritage-Building Information Modeling: A Semiautomatic Approach Exploiting Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.461. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : enjeux scientifiques et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Approach to the Description of Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1191-1210. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a SLAM-based augmented reality application for the 3D annotation of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2019.19.2.2910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d’annotation sémantique 3D pour la documentation collaborative d’objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisms, Methods and Tools for the Large-Scale Morphological Analysis of Architectural Heritage Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">diségno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.103--112. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26375/disegno.1.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Documentation of Heritage Objects through Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Information and Library Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.207 - 217. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572317.2017.1353374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d’informations multidimensionnelles pour l’étude et le suivi de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, semestriel 2017-1, pp 8--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture 3D Cloud: A Cloud Computing Platform for 3D Scanning, Documentation, Preservation and Dissemination of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’informatique appliquée à l’architecture... à l’architecture de l’information Enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal hand-held devices and virtual reality passive technologies for digital heritage browsing: Lesson learnt with the KIVI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scires-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2423/i22394303v6n1p67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual foundation for documenting tangible and intangible elements of a cultural object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Thirty-One Columns Say About a “Theoretical” Thirty-Second?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.6:1--6:18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2700425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Dense 3D Surface Reconstruction Techniques using a Metrological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Angelo Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measure - The journal of measurement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.38--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and low-cost 3D acquisition and processing pipeline for collecting mass of archaeological findings on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Devogelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3D-Arch 2015 – 3D Virtual Reconstruction and Visualization of Complex Architectures, XL-5/W4, pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genius Loci : digital heritage augmentation for immersive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2/3), p. 223-246. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJART.2014.060942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Platform for the Consultation of Spatialized and Semantically-Enriched Iconographic Sources on Cultural Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.n°13. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2499931.2499934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Representation and Interpretation Method for Surveying Masonry Structures: Semantically Enriched 2.5D Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.2.1.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolkit for mapping and displaying stone alteration on a web-based documentation platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for the health record of a monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive 3-Dimensional Database Applied to the Conservation of a Painted Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.1.2.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of digital techniques in monument preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.543--556. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.676365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche spatio-temporelle et analytique pour la conservation des peintures murales sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.9829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic-based platform for the digital analysis of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Image-Based Procedures for Accurate Artifacts 3D Modeling and Orthoimage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoinformatics FCE CTU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), http://geoinformatics.fsv.cvut.cz/pdf/geoinformatics-fce-ctu-2011-06.pdf. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/gi.6.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods, formalisms and tools for the semantic-based surveying and representation of architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-011-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verso la caratterizzazione semantica di rappresentazioni digitali di artefatti architettonici: linee programmatiche di ricerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time indeterminacy and spatio-temporal building transformations: an approach for architectural heritage understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-009-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the virtual assembling of dismounted historic buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peyrols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0224-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic formalism for the semantic modeling and representation of architectural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.181-205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering of architectural buildings based on an hybrid modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIAjournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4: Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pedrazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR-CNRS-CSIC Meeting. Exploring shared scientific priorities and fostering inter-institutional collaboration in social science and humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capasso, Salvatore; Moreno Fuentes, Francisco Javier; Berthomière, William, Jan 2026, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Paolorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cathedral of spatialised annotations portraying the multidisciplinary study of Notre Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITAL HERITAGE (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Campana, D. Ferdani, H. Graf, G. Guidi, Z. Hegarty, S. Pescarin, and F. Remondino (Editors), Sep 2025, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a dialogue between textual sources and 3d spatialised annotations: a first experiment within Notre-Dame's scientific data corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 30th International Symposium: “Heritage Conservation from Bits: From Digital Documentation to Data-driven Heritage Conservation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPA Heritage Documentation; ISPRS; ICOMOS; National Museum of Korea; KAIST, Aug 2025, Seoul (Korea), South Korea. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Reasoning on Stratigraphic Data in Archaeology: Formalization of the Harris Laws as Inferences Using CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Ruymbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’24: 4th International Workshop on Semantic Web and Ontology Design for Cultural Heritage, October 30–31, 2024. Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning Virtual Reconstruction Hypotheses: Revealing Counterfactual Trajectories of the Fallen Voussoirs of Notre-Dame de Paris using Reasoning and 2D/3D Visualization ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonisos - Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625698v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiGILAB Implementation Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RIHS IP PROJECT MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-RIHS, European Research Insfrastructure for Heritage Science, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expérimentations sur la sémantisation et l'interrelation de sources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nouzeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Penagos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'un environnement numérique pour l'exploration d'un corpus d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Eberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux corpus, nouveaux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Komenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Hersent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données de la recherche : Notre-Dame, un système d’information &amp;quot;monumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens du patrimoine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build a complete digital report of the Notre-Dame Cathedral after the fire, using the Aioli platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1359-1365, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une hypothèse au sein d'un graphe de connaissances, d'une simulation mécanique à un fait historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an intrinsic protection of 20th century architectural heritage in Marseille: a tooled methodology for knowledge enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Borruey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1637-1644, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d’annotation sémantique 3D, Annotation sémantique de la cathédrale notre-dame de paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and H-BIM for the Semantic Description of Cultural Heritage: the Pisa Charterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Conférence internationale des enseignants des disciplines de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Reggio Calabria, Italy. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/oa-693.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC ANNOTATIONS ON HERITAGE MODELS: 2D/3D APPROACHES AND FUTURE RESEARCH CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NICE, France. pp.829-836, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2020-829-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d'annotation sémantique 3D pour la documentation collaborative d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Rencontres Internationales Monaco et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital diagnosis for the &amp;quot; autumn &amp;quot; statue (Marseille, France) : Photogrammetry, digital cartography and construction of a thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.1039-1046, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-1039-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of 3D models for cultural heritage structural analysis – some critical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonizzi Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-115-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Structuring and 3D Modeling of Masonry Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Thematic maps and data mining from point cloud to ontology for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nespeca Romina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B5-347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations sémantique et géométrique de structures maçonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology for Annotating Degradation Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersive visualization kit for online 3D objects databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. pp.119-122, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amida. Diyarbakir between Past and Present: New Technologies, New Archives of Heritage/Urban Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICOMOS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy. pp.546-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based approach for the 3D modeling of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the evolution of deterioration patterns: A first step of an image-based approach for comparing multitemporal data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Peteler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ciblac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures by Semantically Enriched 2.5. Textures : A new approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemsos, Cyprus. Best Paper Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling and Semantic Enrichment in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Week '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgard, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW OF THE &amp;quot;AS-BUILT BIM&amp;quot; APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichri Nouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trento, Italy. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements: The case study of the columns of Saint-Michel de Cuxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.465-472, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When script engravings reveal a semantic link between the conceptual and the spatial dimensions of a monument: the case of the Tomb of Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.505-512, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From point cloud to BIM: a survey of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ministre de la culture et de la communication; UMR MAP; Musée des civilisations de l’Europe et de la Méditerranée; Villa Méditerranée, Nov 2013, Marseille, France. pp.497-502, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the “ as-buit BIM ” approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NDT toolbox dedicated to the conservation of wall paintings: application to the frescoes chapel in the Charterhouse of Villeneuve-lez-Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martos-Levif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Visualization of Complex Reality-Based 3D Models with Nubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jimenez Fernandez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols and Assisted Tools for Effective Image-Based Modeling of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudet Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lemesos, Cyprus. pp.432-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements. The case study of the columns of Saint-Michel de Cuxa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ladinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Spatial Information Sciences XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.497-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Sep 2013, Strasbourg, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-149-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Case Protocols and Assisted Tools for Effective Image-Based-Modeling of Architectural Elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euromed 2012 - International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use multi-dimensional database for the management of cultural heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the &amp;quot;spirit of the place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International Conference on Virtual Systems and Multimedia 2012, Virtual Systems in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VSMM.2012.6365913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Information System for the Semantic-Based Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trento, Italy. pp.1682-1777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Acquisition to Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Prato, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Virtual Analstylosis and Reconstruction of several Buildings on the Site of Saint-Simeon, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Kurdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Biscop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ISPRS International Workshop 3D-ARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Trente, Italy. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-5-W16-45-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée : le cas de l'église de la chartreuse pontificale de Villeneuve-lès-Avignon (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Intertnational Conference/Actes du colloque international Arch-I-Tech, Archéologie/architecture Ingénierie-Technologie, Cluny, 17-19 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling buildings historical evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> K3D conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iconography-Based Modeling Approach for the Spatio-Temporal Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busarayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Shape Modeling International (SMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'incertitude des données au sein d'une maquette 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de doctorants, GdR MoDyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France. en ligne : http://isa.univ-tours.fr/modys/download/rd10_favre-brun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : describing, analysing, documenting and sharing digital representations of heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about space-time changes: an approach for modeling the temporal dimention in architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework to decribe, analyze, document and share digital representations of architectural buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST 2007: futures technologies to empower the heritage professionals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brigthon, United Kingdom. pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : une plateforme intégrée pour la description, l'analyse, la documentation et le partage de représentations numériques d'édifices architecturaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen Architecture et archives numériques natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique : moyen d'accès privilégié à l'information patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National : « lieux culturels et nouvelles pratiques numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semantique et multi-représentation en architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtualretrospect 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modellazione semantica e multi-rappresentazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminare : « Modelli di architettura e rappresentazione digitale »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Università degli studi di Trieste, Facoltà di Architettura,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, formalismes et outils pour l'observation dimensionnée d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Modélisation informationnelle pour l'architecture patrimoniale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-based modelling and representation of patrimony buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVE Worksop towards Semantic Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villars, Switzerland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétro-conception d'objets architecturaux basée sur une méthodologie de reconstruction hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, LA PLAGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé-Modélisation-Représentation : un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2003, Biarritz, France. pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Surveying : From a point-cloud to a 3D model, benefits of using theoretical models stemming from the history of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2004 Florence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging &amp; the Visual Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé d'architecture - Du nuage de points à la maquette 3D, l'apport des modèles théoriques issus de l'histoire de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé du patrimoine architectural par relevé laser, vision par ordinateur, et exploitation des règles architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Maquette Virtuelle et Patrimoine»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cluny, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever, modéliser, représenter le patrimoine construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II° Rencontres Internationales Monaco et la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage recording with laser Scanning, computer vision and exploitation of Architectural rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on vision techniques for digital architectural and archaeological archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Ancona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Lo Sguardo Denigrato. Ruolo dell'osservatore nell'era della rappresentazione</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de la protection du patrimoine méditerranéen et de la diffusion de sa culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In actes - ii° rencontres internationales Monaco et la méditerranée, organisée par l'Association Monégasque pour la Connaissance des Arts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival internazionale di architettura in video, Ospedale degli innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, FIRENZE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Models for heritage objects: from conception to (everyday) usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stoleru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique multimodale : application au cas des grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Grottes Ornées : Classification, description, et diffusion de ressources numériques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. Proceedings of the 13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. IEEE, pp.119-122, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int’l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonzo C. Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO/IEEE/EG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. IEEE, 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris : a multidisciplinary scientific site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int'l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al). UNESCO/IEEE/EG, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Adisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 1 (784 p.), Volume 2 (792 p.), Volume 3 (125 p.), 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotomodellazione architettonica. Rilievo, modellazione, rappresentazione di edifici a partire da fotografie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaccovio Dario, 2011, 978-88-579-0070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photomodélisation architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.264, 2009, 978-2212125245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations architecturales entre complexité et intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2019, Les passés dans le présent, Travaux &amp; recherches, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation and analysis of 3D mappings for monument diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Built Heritage: Monitoring Conservation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08533-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry vs Semantics: Open Issues on 3D Reconstruction of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marinos Ioannides; Ewald Quak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8355, Springer Berlin Heidelberg, 2014, Lecture Notes in Computer Science, 978-3-662-44629-4 978-3-662-44630-0. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44630-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il trattamento digitale del dato tridimensionale tra informazione e conoscenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA.VV. L'impronta digitale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Kappa, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Script Engravings Establish a New Spatial Dimension in a Monument: The Tomb of Manchu Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wang-Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural Définition d'une approche hybride pour la reconstruction 3D d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers ParisTech, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00263717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2F35DA1"/>
+    <w:nsid w:val="5383B613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livio-de-luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115945512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100352681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116919677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-9-2025-49-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Billi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16020301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Magnien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-03105-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052497" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030461" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20365/disegnarecon.26.2021.13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2020078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2019.19.2.2910" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572317.2017.1353374" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26375/disegno.1.2017.11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2423/i22394303v6n1p67" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2016.11.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Angelo Beraldin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cournoyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Capra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lardinois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favre-Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Caye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJART.2014.060942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cappellini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.2.1.101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busayarat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombardo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499931.2499934" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2013.01.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.1.2.233" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.676365" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9829" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-011-0076-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Remondino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/gi.6.36" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2011.37" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0085-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peyrols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labrosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0224-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020092v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0092-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Eberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serikoff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tayoubi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fromont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517260v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/oa-693.33" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164900v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caroti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piemonte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;ron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-829-2020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565205v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559084v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1039-2019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonizzi Barsanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-115-2017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nespeca Romina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B5-347-2016" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161400" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lequay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413849" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Peteler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419465" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744818" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178692v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hichri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336914v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743785" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044423v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Beaumont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deshayes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053406v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743790" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892090v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053287v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichri Nouha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044487v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178697v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044471v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet Aymeric" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Dongen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053403v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jimenez Fernandez Palacios" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053407v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ladinois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052974v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053108v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996686v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-149-2013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044480v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Godet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052741v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816970v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2012.6365913" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171938v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951009v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biscop" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-5-W16-45-2011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983300v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175961v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florenzano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busarayat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.28" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174753v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282360v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264173v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264171v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263501v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264205v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264197v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264181v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264179v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266954v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264214v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264212v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264193v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264210v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260533v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260414v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181533v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137228v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891841v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo C. Addison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Guidi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pescarin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455525v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053387v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Adisson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896511v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997952v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890617v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090607v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08533-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891732v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44630-0_3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264216v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477816v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wang-Toutain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00263717v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENAM0009" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livio-de-luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115945512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100352681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116919677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-9-2025-49-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Billi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16020301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Magnien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-03105-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052497" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20365/disegnarecon.26.2021.13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030461" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2020078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2019.19.2.2910" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26375/disegno.1.2017.11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572317.2017.1353374" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2423/i22394303v6n1p67" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2016.11.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lardinois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700425" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toschi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Angelo Beraldin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cournoyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Capra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favre-Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Caye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJART.2014.060942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busayarat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499931.2499934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cappellini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nony" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.2.1.101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2013.01.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.1.2.233" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.676365" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9829" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Remondino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/gi.6.36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-011-0076-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2011.37" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0085-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peyrols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labrosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0224-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020092v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0092-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420632v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Eberlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serikoff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tayoubi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fromont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360124v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/oa-693.33" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caroti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piemonte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;ron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-829-2020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559084v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1039-2019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591184v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonizzi Barsanti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-115-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161400" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nespeca Romina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B5-347-2016" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549228v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lequay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413849" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Peteler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419465" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044487v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichri Nouha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336914v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743785" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743790" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044423v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Beaumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deshayes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178692v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hichri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744818" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jimenez Fernandez Palacios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044471v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet Aymeric" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Dongen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053407v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ladinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052974v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053108v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardiere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996686v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-149-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Godet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053404v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816970v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2012.6365913" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171938v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983303v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951009v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biscop" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-5-W16-45-2011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983300v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florenzano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336929v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busarayat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.28" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983243v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174753v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282360v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264171v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264173v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263501v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264205v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264197v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264181v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266954v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264208v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264214v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264193v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260533v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260414v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181533v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137228v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo C. Addison" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Guidi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pescarin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455525v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053387v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Adisson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896511v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997952v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890617v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090607v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08533-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891732v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44630-0_3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264216v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477816v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wang-Toutain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00263717v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENAM0009" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>