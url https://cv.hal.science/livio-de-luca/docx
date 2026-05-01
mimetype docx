--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Livio De Luca </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">livio-de-luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0656-3165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115945512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100352681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116919677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte, docteur en ingénierie, HDR en informatique, Livio De Luca est directeur de recherche de 1ère classe au CNRS. Il a dirigé l’UMR CNRS/MC MAP (Modèles et simulations pour l’Architecture et le Patrimoine) de 2012 à 2023. Il a été membre nommé du Comité National de la Recherche Scientifique (section 39) de 2016 à 2021 et co-président du congrès international UNESCO/IEEE/EG DigitalHeritage à Marseille en 2013 et Grenade en 2015.Ses activités de recherche, menées dans le cadre de projets  nationaux (ANR, FUI, CNRS, MC, …) et internationaux (FP7, Marie-Curie, H2020, ...), se concentrent sur le relevé, la modélisation géométrique et l’enrichissement sémantique de représentations numériques d’objets patrimoniaux, ainsi que sur la conception et le développement de systèmes d’informations multidimensionnels.Il est éditeur du Journal of Cultural Heritage (Elsevier) et éditeur associé du Journal on Computing and Cultural Heritage (ACM) et de Digital Applications in Archaeology and Cultural Heritage (Elsevier). Ses travaux ont été récompensés en 2007 par le Prix Pierre Bézier de la Fondation Arts et Métiers, en 2016 par la Médaille de la recherche et de la technique de l’Académie d’Architecture, en 2019 par la Médaille de l’innovation du CNRS et en 2021 par la “Targa d’Oro” de l’UID (Unione Italiana per iil Disegno). Depuis 2019, il est  coordinateur du groupe de travail “donnés numériques” du chantier scientifique du CNRS et du ministère de la Culture pour la restauration de Notre-Dame de Paris et, depuis 2022, il est titulaire d'une bourse ERC Advanced.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Dialogue Between Textual Sources and 3D-Spatialised Annotations: A First Experiment Within Notre-Dame's Scientific Data Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XLVIII-M-9-2025, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From surveys to simulations: Integrating Notre-Dame de Paris' buttressing system diagnosis with knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.105927. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Calcerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05215108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital ecosystem for the multidisciplinary study of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Neural Radiance Fields and Photogrammetry in Digital Heritage: Impact of Varying Image Conditions on 3D Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS/MC Notre-Dame scientific worksite: an extraordinary interdisciplinary adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris : a multidisciplinary scientific site, 65, pp.2-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-wise data processing method for reflectance transformation imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Chatoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10.1007/s00371-023-03105-4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-03105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceting the post-disaster built heritage reconstruction process within the digital twin framework for Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duvocelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5981. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen de Cloud collaboratif pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des biens communs numériques pour construire des cathédrales de données et de connaissances pluridisciplinaires sur le patrimoine européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining on-site and off-site analysis: towards a new paradigm for cultural heritage surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (26), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20365/disegnarecon.26.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Semantic Point Cloud to Heritage-Building Information Modeling: A Semiautomatic Approach Exploiting Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.461. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : enjeux scientifiques et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Approach to the Description of Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1191-1210. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a SLAM-based augmented reality application for the 3D annotation of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2019.19.2.2910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d’annotation sémantique 3D pour la documentation collaborative d’objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisms, Methods and Tools for the Large-Scale Morphological Analysis of Architectural Heritage Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">diségno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.103--112. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26375/disegno.1.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Documentation of Heritage Objects through Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Information and Library Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.207 - 217. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572317.2017.1353374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d’informations multidimensionnelles pour l’étude et le suivi de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, semestriel 2017-1, pp 8--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture 3D Cloud: A Cloud Computing Platform for 3D Scanning, Documentation, Preservation and Dissemination of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’informatique appliquée à l’architecture... à l’architecture de l’information Enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal hand-held devices and virtual reality passive technologies for digital heritage browsing: Lesson learnt with the KIVI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scires-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2423/i22394303v6n1p67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual foundation for documenting tangible and intangible elements of a cultural object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Thirty-One Columns Say About a “Theoretical” Thirty-Second?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.6:1--6:18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2700425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Dense 3D Surface Reconstruction Techniques using a Metrological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Angelo Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measure - The journal of measurement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.38--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and low-cost 3D acquisition and processing pipeline for collecting mass of archaeological findings on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Devogelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3D-Arch 2015 – 3D Virtual Reconstruction and Visualization of Complex Architectures, XL-5/W4, pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genius Loci : digital heritage augmentation for immersive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2/3), p. 223-246. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJART.2014.060942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Platform for the Consultation of Spatialized and Semantically-Enriched Iconographic Sources on Cultural Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.n°13. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2499931.2499934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Representation and Interpretation Method for Surveying Masonry Structures: Semantically Enriched 2.5D Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.2.1.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolkit for mapping and displaying stone alteration on a web-based documentation platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for the health record of a monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive 3-Dimensional Database Applied to the Conservation of a Painted Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.1.2.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of digital techniques in monument preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.543--556. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.676365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche spatio-temporelle et analytique pour la conservation des peintures murales sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.9829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic-based platform for the digital analysis of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Image-Based Procedures for Accurate Artifacts 3D Modeling and Orthoimage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoinformatics FCE CTU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), http://geoinformatics.fsv.cvut.cz/pdf/geoinformatics-fce-ctu-2011-06.pdf. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/gi.6.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods, formalisms and tools for the semantic-based surveying and representation of architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-011-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verso la caratterizzazione semantica di rappresentazioni digitali di artefatti architettonici: linee programmatiche di ricerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time indeterminacy and spatio-temporal building transformations: an approach for architectural heritage understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-009-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the virtual assembling of dismounted historic buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peyrols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0224-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic formalism for the semantic modeling and representation of architectural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.181-205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering of architectural buildings based on an hybrid modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIAjournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4: Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pedrazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR-CNRS-CSIC Meeting. Exploring shared scientific priorities and fostering inter-institutional collaboration in social science and humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capasso, Salvatore; Moreno Fuentes, Francisco Javier; Berthomière, William, Jan 2026, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Paolorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cathedral of spatialised annotations portraying the multidisciplinary study of Notre Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITAL HERITAGE (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Campana, D. Ferdani, H. Graf, G. Guidi, Z. Hegarty, S. Pescarin, and F. Remondino (Editors), Sep 2025, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a dialogue between textual sources and 3d spatialised annotations: a first experiment within Notre-Dame's scientific data corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 30th International Symposium: “Heritage Conservation from Bits: From Digital Documentation to Data-driven Heritage Conservation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPA Heritage Documentation; ISPRS; ICOMOS; National Museum of Korea; KAIST, Aug 2025, Seoul (Korea), South Korea. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Reasoning on Stratigraphic Data in Archaeology: Formalization of the Harris Laws as Inferences Using CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Ruymbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’24: 4th International Workshop on Semantic Web and Ontology Design for Cultural Heritage, October 30–31, 2024. Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning Virtual Reconstruction Hypotheses: Revealing Counterfactual Trajectories of the Fallen Voussoirs of Notre-Dame de Paris using Reasoning and 2D/3D Visualization ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonisos - Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625698v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiGILAB Implementation Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RIHS IP PROJECT MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-RIHS, European Research Insfrastructure for Heritage Science, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expérimentations sur la sémantisation et l'interrelation de sources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nouzeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Penagos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'un environnement numérique pour l'exploration d'un corpus d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Eberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux corpus, nouveaux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Komenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Hersent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données de la recherche : Notre-Dame, un système d’information &amp;quot;monumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens du patrimoine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build a complete digital report of the Notre-Dame Cathedral after the fire, using the Aioli platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1359-1365, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une hypothèse au sein d'un graphe de connaissances, d'une simulation mécanique à un fait historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an intrinsic protection of 20th century architectural heritage in Marseille: a tooled methodology for knowledge enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Borruey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1637-1644, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d’annotation sémantique 3D, Annotation sémantique de la cathédrale notre-dame de paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and H-BIM for the Semantic Description of Cultural Heritage: the Pisa Charterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Conférence internationale des enseignants des disciplines de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Reggio Calabria, Italy. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/oa-693.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC ANNOTATIONS ON HERITAGE MODELS: 2D/3D APPROACHES AND FUTURE RESEARCH CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NICE, France. pp.829-836, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2020-829-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d'annotation sémantique 3D pour la documentation collaborative d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Rencontres Internationales Monaco et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital diagnosis for the &amp;quot; autumn &amp;quot; statue (Marseille, France) : Photogrammetry, digital cartography and construction of a thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.1039-1046, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-1039-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of 3D models for cultural heritage structural analysis – some critical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonizzi Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-115-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Structuring and 3D Modeling of Masonry Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Thematic maps and data mining from point cloud to ontology for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nespeca Romina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B5-347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations sémantique et géométrique de structures maçonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology for Annotating Degradation Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersive visualization kit for online 3D objects databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. pp.119-122, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amida. Diyarbakir between Past and Present: New Technologies, New Archives of Heritage/Urban Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICOMOS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy. pp.546-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based approach for the 3D modeling of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the evolution of deterioration patterns: A first step of an image-based approach for comparing multitemporal data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Peteler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ciblac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures by Semantically Enriched 2.5. Textures : A new approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemsos, Cyprus. Best Paper Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling and Semantic Enrichment in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Week '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgard, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW OF THE &amp;quot;AS-BUILT BIM&amp;quot; APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichri Nouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trento, Italy. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements: The case study of the columns of Saint-Michel de Cuxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.465-472, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When script engravings reveal a semantic link between the conceptual and the spatial dimensions of a monument: the case of the Tomb of Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.505-512, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From point cloud to BIM: a survey of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ministre de la culture et de la communication; UMR MAP; Musée des civilisations de l’Europe et de la Méditerranée; Villa Méditerranée, Nov 2013, Marseille, France. pp.497-502, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the “ as-buit BIM ” approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NDT toolbox dedicated to the conservation of wall paintings: application to the frescoes chapel in the Charterhouse of Villeneuve-lez-Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martos-Levif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Visualization of Complex Reality-Based 3D Models with Nubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jimenez Fernandez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols and Assisted Tools for Effective Image-Based Modeling of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudet Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lemesos, Cyprus. pp.432-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements. The case study of the columns of Saint-Michel de Cuxa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ladinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Spatial Information Sciences XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.497-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Sep 2013, Strasbourg, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-149-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Case Protocols and Assisted Tools for Effective Image-Based-Modeling of Architectural Elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euromed 2012 - International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use multi-dimensional database for the management of cultural heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the &amp;quot;spirit of the place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International Conference on Virtual Systems and Multimedia 2012, Virtual Systems in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VSMM.2012.6365913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Information System for the Semantic-Based Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trento, Italy. pp.1682-1777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Acquisition to Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Prato, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Virtual Analstylosis and Reconstruction of several Buildings on the Site of Saint-Simeon, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Kurdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Biscop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ISPRS International Workshop 3D-ARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Trente, Italy. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-5-W16-45-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée : le cas de l'église de la chartreuse pontificale de Villeneuve-lès-Avignon (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Intertnational Conference/Actes du colloque international Arch-I-Tech, Archéologie/architecture Ingénierie-Technologie, Cluny, 17-19 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling buildings historical evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> K3D conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iconography-Based Modeling Approach for the Spatio-Temporal Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busarayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Shape Modeling International (SMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'incertitude des données au sein d'une maquette 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de doctorants, GdR MoDyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France. en ligne : http://isa.univ-tours.fr/modys/download/rd10_favre-brun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : describing, analysing, documenting and sharing digital representations of heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about space-time changes: an approach for modeling the temporal dimention in architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework to decribe, analyze, document and share digital representations of architectural buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST 2007: futures technologies to empower the heritage professionals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brigthon, United Kingdom. pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : une plateforme intégrée pour la description, l'analyse, la documentation et le partage de représentations numériques d'édifices architecturaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen Architecture et archives numériques natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique : moyen d'accès privilégié à l'information patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National : « lieux culturels et nouvelles pratiques numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semantique et multi-représentation en architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtualretrospect 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modellazione semantica e multi-rappresentazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminare : « Modelli di architettura e rappresentazione digitale »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Università degli studi di Trieste, Facoltà di Architettura,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, formalismes et outils pour l'observation dimensionnée d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Modélisation informationnelle pour l'architecture patrimoniale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-based modelling and representation of patrimony buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVE Worksop towards Semantic Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villars, Switzerland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétro-conception d'objets architecturaux basée sur une méthodologie de reconstruction hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, LA PLAGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé-Modélisation-Représentation : un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2003, Biarritz, France. pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Surveying : From a point-cloud to a 3D model, benefits of using theoretical models stemming from the history of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2004 Florence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging &amp; the Visual Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé d'architecture - Du nuage de points à la maquette 3D, l'apport des modèles théoriques issus de l'histoire de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé du patrimoine architectural par relevé laser, vision par ordinateur, et exploitation des règles architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Maquette Virtuelle et Patrimoine»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cluny, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever, modéliser, représenter le patrimoine construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II° Rencontres Internationales Monaco et la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage recording with laser Scanning, computer vision and exploitation of Architectural rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on vision techniques for digital architectural and archaeological archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Ancona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Lo Sguardo Denigrato. Ruolo dell'osservatore nell'era della rappresentazione</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de la protection du patrimoine méditerranéen et de la diffusion de sa culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In actes - ii° rencontres internationales Monaco et la méditerranée, organisée par l'Association Monégasque pour la Connaissance des Arts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival internazionale di architettura in video, Ospedale degli innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, FIRENZE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Models for heritage objects: from conception to (everyday) usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stoleru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique multimodale : application au cas des grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Grottes Ornées : Classification, description, et diffusion de ressources numériques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. Proceedings of the 13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. IEEE, pp.119-122, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int’l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonzo C. Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO/IEEE/EG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. IEEE, 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris : a multidisciplinary scientific site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int'l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al). UNESCO/IEEE/EG, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Adisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 1 (784 p.), Volume 2 (792 p.), Volume 3 (125 p.), 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotomodellazione architettonica. Rilievo, modellazione, rappresentazione di edifici a partire da fotografie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaccovio Dario, 2011, 978-88-579-0070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photomodélisation architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.264, 2009, 978-2212125245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations architecturales entre complexité et intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2019, Les passés dans le présent, Travaux &amp; recherches, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation and analysis of 3D mappings for monument diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Built Heritage: Monitoring Conservation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08533-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry vs Semantics: Open Issues on 3D Reconstruction of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marinos Ioannides; Ewald Quak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8355, Springer Berlin Heidelberg, 2014, Lecture Notes in Computer Science, 978-3-662-44629-4 978-3-662-44630-0. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44630-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il trattamento digitale del dato tridimensionale tra informazione e conoscenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA.VV. L'impronta digitale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Kappa, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Script Engravings Establish a New Spatial Dimension in a Monument: The Tomb of Manchu Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wang-Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural Définition d'une approche hybride pour la reconstruction 3D d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers ParisTech, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00263717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Livio De Luca </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">livio-de-luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0656-3165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115945512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100352681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116919677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte, docteur en ingénierie, HDR en informatique, Livio De Luca est directeur de recherche de 1ère classe au CNRS. Il a dirigé l’UMR CNRS/MC MAP (Modèles et simulations pour l’Architecture et le Patrimoine) de 2012 à 2023. Il a été membre nommé du Comité National de la Recherche Scientifique (section 39) de 2016 à 2021 et co-président du congrès international UNESCO/IEEE/EG DigitalHeritage à Marseille en 2013 et Grenade en 2015.Ses activités de recherche, menées dans le cadre de projets  nationaux (ANR, FUI, CNRS, MC, …) et internationaux (FP7, Marie-Curie, H2020, ...), se concentrent sur le relevé, la modélisation géométrique et l’enrichissement sémantique de représentations numériques d’objets patrimoniaux, ainsi que sur la conception et le développement de systèmes d’informations multidimensionnels.Il est éditeur du Journal of Cultural Heritage (Elsevier) et éditeur associé du Journal on Computing and Cultural Heritage (ACM) et de Digital Applications in Archaeology and Cultural Heritage (Elsevier). Ses travaux ont été récompensés en 2007 par le Prix Pierre Bézier de la Fondation Arts et Métiers, en 2016 par la Médaille de la recherche et de la technique de l’Académie d’Architecture, en 2019 par la Médaille de l’innovation du CNRS et en 2021 par la “Targa d’Oro” de l’UID (Unione Italiana per iil Disegno). Depuis 2019, il est  coordinateur du groupe de travail “donnés numériques” du chantier scientifique du CNRS et du ministère de la Culture pour la restauration de Notre-Dame de Paris et, depuis 2022, il est titulaire d'une bourse ERC Advanced.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Adapting Image Retrieval for Visual Localization: A Study on Monumental Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3798050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Dialogue Between Textual Sources and 3D-Spatialised Annotations: A First Experiment Within Notre-Dame's Scientific Data Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XLVIII-M-9-2025, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From surveys to simulations: Integrating Notre-Dame de Paris' buttressing system diagnosis with knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.105927. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Calcerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05215108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Neural Radiance Fields and Photogrammetry in Digital Heritage: Impact of Varying Image Conditions on 3D Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital ecosystem for the multidisciplinary study of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS/MC Notre-Dame scientific worksite: an extraordinary interdisciplinary adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris : a multidisciplinary scientific site, 65, pp.2-4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-wise data processing method for reflectance transformation imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Chatoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10.1007/s00371-023-03105-4. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-03105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceting the post-disaster built heritage reconstruction process within the digital twin framework for Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duvocelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5981. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic classification of digital heritage on the Aïoli open source 2D/3D annotation platform via machine learning and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-BIM and Artificial Intelligence: Classification of Architectural Heritage for Semi-Automatic Scan-to-BIM Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.2497. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23052497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen de Cloud collaboratif pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des biens communs numériques pour construire des cathédrales de données et de connaissances pluridisciplinaires sur le patrimoine européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Semantic Point Cloud to Heritage-Building Information Modeling: A Semiautomatic Approach Exploiting Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.461. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining on-site and off-site analysis: towards a new paradigm for cultural heritage surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (26), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20365/disegnarecon.26.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Approach to the Description of Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1191-1210. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et patrimoine culturel : enjeux scientifiques et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a SLAM-based augmented reality application for the 3D annotation of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2019.19.2.2910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d’annotation sémantique 3D pour la documentation collaborative d’objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Documentation of Heritage Objects through Visual and Iconographical Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Information and Library Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.207 - 217. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572317.2017.1353374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisms, Methods and Tools for the Large-Scale Morphological Analysis of Architectural Heritage Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">diségno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.103--112. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26375/disegno.1.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d’informations multidimensionnelles pour l’étude et le suivi de l’état de conservation du bâti patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, semestriel 2017-1, pp 8--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture 3D Cloud: A Cloud Computing Platform for 3D Scanning, Documentation, Preservation and Dissemination of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’informatique appliquée à l’architecture... à l’architecture de l’information Enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal hand-held devices and virtual reality passive technologies for digital heritage browsing: Lesson learnt with the KIVI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scires-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2423/i22394303v6n1p67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual foundation for documenting tangible and intangible elements of a cultural object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Dense 3D Surface Reconstruction Techniques using a Metrological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Angelo Beraldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measure - The journal of measurement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.38--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Thirty-One Columns Say About a “Theoretical” Thirty-Second?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.6:1--6:18. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2700425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and low-cost 3D acquisition and processing pipeline for collecting mass of archaeological findings on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Devogelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3D-Arch 2015 – 3D Virtual Reconstruction and Visualization of Complex Architectures, XL-5/W4, pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genius Loci : digital heritage augmentation for immersive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2/3), p. 223-246. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJART.2014.060942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Semantic Annotation of Spatially Oriented Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.2.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Representation and Interpretation Method for Surveying Masonry Structures: Semantically Enriched 2.5D Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.2.1.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Platform for the Consultation of Spatialized and Semantically-Enriched Iconographic Sources on Cultural Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.n°13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2499931.2499934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolkit for mapping and displaying stone alteration on a web-based documentation platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for the health record of a monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive 3-Dimensional Database Applied to the Conservation of a Painted Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.1.2.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of digital techniques in monument preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.543--556. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.676365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche spatio-temporelle et analytique pour la conservation des peintures murales sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.9829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods, formalisms and tools for the semantic-based surveying and representation of architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-011-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Image-Based Procedures for Accurate Artifacts 3D Modeling and Orthoimage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoinformatics FCE CTU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), http://geoinformatics.fsv.cvut.cz/pdf/geoinformatics-fce-ctu-2011-06.pdf. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/gi.6.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic-based platform for the digital analysis of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verso la caratterizzazione semantica di rappresentazioni digitali di artefatti architettonici: linee programmatiche di ricerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISEGNARECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time indeterminacy and spatio-temporal building transformations: an approach for architectural heritage understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-009-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the virtual assembling of dismounted historic buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peyrols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0224-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic formalism for the semantic modeling and representation of architectural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.181-205. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering of architectural buildings based on an hybrid modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIAjournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4: Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Madeleine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Demetrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pedrazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR-CNRS-CSIC Meeting. Exploring shared scientific priorities and fostering inter-institutional collaboration in social science and humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capasso, Salvatore; Moreno Fuentes, Francisco Javier; Berthomière, William, Jan 2026, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Paolorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cathedral of spatialised annotations portraying the multidisciplinary study of Notre Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITAL HERITAGE (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Campana, D. Ferdani, H. Graf, G. Guidi, Z. Hegarty, S. Pescarin, and F. Remondino (Editors), Sep 2025, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a dialogue between textual sources and 3d spatialised annotations: a first experiment within Notre-Dame's scientific data corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 30th International Symposium: “Heritage Conservation from Bits: From Digital Documentation to Data-driven Heritage Conservation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPA Heritage Documentation; ISPRS; ICOMOS; National Museum of Korea; KAIST, Aug 2025, Seoul (Korea), South Korea. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-9-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiGILAB Implementation Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RIHS IP PROJECT MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-RIHS, European Research Insfrastructure for Heritage Science, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Reasoning on Stratigraphic Data in Archaeology: Formalization of the Harris Laws as Inferences Using CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Ruymbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Eide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’24: 4th International Workshop on Semantic Web and Ontology Design for Cultural Heritage, October 30–31, 2024. Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning Virtual Reconstruction Hypotheses: Revealing Counterfactual Trajectories of the Fallen Voussoirs of Notre-Dame de Paris using Reasoning and 2D/3D Visualization ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonisos - Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625698v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières expérimentations sur la sémantisation et l'interrelation de sources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nouzeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Penagos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'un environnement numérique pour l'exploration d'un corpus d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Eberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux corpus, nouveaux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Komenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Hersent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une hypothèse au sein d'un graphe de connaissances, d'une simulation mécanique à un fait historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build a complete digital report of the Notre-Dame Cathedral after the fire, using the Aioli platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1359-1365, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données de la recherche : Notre-Dame, un système d’information &amp;quot;monumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens du patrimoine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an intrinsic protection of 20th century architectural heritage in Marseille: a tooled methodology for knowledge enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Borruey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1637-1644, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d’annotation sémantique 3D, Annotation sémantique de la cathédrale notre-dame de paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and H-BIM for the Semantic Description of Cultural Heritage: the Pisa Charterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Conférence internationale des enseignants des disciplines de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Reggio Calabria, Italy. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/oa-693.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC ANNOTATIONS ON HERITAGE MODELS: 2D/3D APPROACHES AND FUTURE RESEARCH CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NICE, France. pp.829-836, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b2-2020-829-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli, une plateforme d'annotation sémantique 3D pour la documentation collaborative d'objets patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Rencontres Internationales Monaco et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital diagnosis for the &amp;quot; autumn &amp;quot; statue (Marseille, France) : Photogrammetry, digital cartography and construction of a thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.1039-1046, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-1039-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of 3D models for cultural heritage structural analysis – some critical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonizzi Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-115-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Thematic maps and data mining from point cloud to ontology for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nespeca Romina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B5-347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D Semantic Annotation of Spatialized Images for the Documentation and Analysis of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20161391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Structuring and 3D Modeling of Masonry Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations sémantique et géométrique de structures maçonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. pp.119-122, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amida. Diyarbakir between Past and Present: New Technologies, New Archives of Heritage/Urban Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICOMOS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy. pp.546-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology for Annotating Degradation Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersive visualization kit for online 3D objects databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based approach for the 3D modeling of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the evolution of deterioration patterns: A first step of an image-based approach for comparing multitemporal data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Peteler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ciblac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From point cloud to BIM: a survey of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D semantic annotation towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ministre de la culture et de la communication; UMR MAP; Musée des civilisations de l’Europe et de la Méditerranée; Villa Méditerranée, Nov 2013, Marseille, France. pp.497-502, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements: The case study of the columns of Saint-Michel de Cuxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lardinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.465-472, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of semantic annotations towards a set of spatially-oriented photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When script engravings reveal a semantic link between the conceptual and the spatial dimensions of a monument: the case of the Tomb of Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.505-512, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling and Semantic Enrichment in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Week '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgard, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW OF THE &amp;quot;AS-BUILT BIM&amp;quot; APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichri Nouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trento, Italy. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures by Semantically Enriched 2.5. Textures : A new approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemsos, Cyprus. Best Paper Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NDT toolbox dedicated to the conservation of wall paintings: application to the frescoes chapel in the Charterhouse of Villeneuve-lez-Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martos-Levif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6744731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the “ as-buit BIM ” approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Trento, Italy. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Visualization of Complex Reality-Based 3D Models with Nubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jimenez Fernandez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing shape semantics from morphological similarities of a collection of architectural elements. The case study of the columns of Saint-Michel de Cuxa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ladinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols and Assisted Tools for Effective Image-Based Modeling of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudet Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lemesos, Cyprus. pp.432-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographer-friendly workflows for image-based modelling of heritage artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Spatial Information Sciences XXIV International CIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Sep 2013, Strasbourg, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-149-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV photogrammetry for archaeological survey: The Theaters area of Pompeii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.497-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use multi-dimensional database for the management of cultural heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for precise 2D/3D semantic annotation of spatially-oriented images for in-situ visualization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural Solution to Model Roman Masonry Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Case Protocols and Assisted Tools for Effective Image-Based-Modeling of Architectural Elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Dongen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euromed 2012 - International Conference on Cultural Heritage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the &amp;quot;spirit of the place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Caye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International Conference on Virtual Systems and Multimedia 2012, Virtual Systems in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VSMM.2012.6365913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Information System for the Semantic-Based Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trento, Italy. pp.1682-1777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Acquisition to Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Prato, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Virtual Analstylosis and Reconstruction of several Buildings on the Site of Saint-Simeon, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Kurdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Biscop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ISPRS International Workshop 3D-ARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Trente, Italy. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-5-W16-45-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acquisition 3D à la réalité augmentée : le cas de l'église de la chartreuse pontificale de Villeneuve-lès-Avignon (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Intertnational Conference/Actes du colloque international Arch-I-Tech, Archéologie/architecture Ingénierie-Technologie, Cluny, 17-19 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'incertitude des données au sein d'une maquette 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favre-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de doctorants, GdR MoDyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France. en ligne : http://isa.univ-tours.fr/modys/download/rd10_favre-brun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling buildings historical evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K3D conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iconography-Based Modeling Approach for the Spatio-Temporal Analysis of Architectural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busarayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Shape Modeling International (SMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : describing, analysing, documenting and sharing digital representations of heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Semantic 3D Media and Content</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about space-time changes: an approach for modeling the temporal dimention in architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework to decribe, analyze, document and share digital representations of architectural buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST 2007: futures technologies to empower the heritage professionals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brigthon, United Kingdom. pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUBES : une plateforme intégrée pour la description, l'analyse, la documentation et le partage de représentations numériques d'édifices architecturaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawee Busayarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen Architecture et archives numériques natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique : moyen d'accès privilégié à l'information patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National : « lieux culturels et nouvelles pratiques numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semantique et multi-représentation en architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtualretrospect 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modellazione semantica e multi-rappresentazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminare : « Modelli di architettura e rappresentazione digitale »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Università degli studi di Trieste, Facoltà di Architettura,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, formalismes et outils pour l'observation dimensionnée d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Modélisation informationnelle pour l'architecture patrimoniale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-based modelling and representation of patrimony buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVE Worksop towards Semantic Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villars, Switzerland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétro-conception d'objets architecturaux basée sur une méthodologie de reconstruction hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, LA PLAGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé d'architecture - Du nuage de points à la maquette 3D, l'apport des modèles théoriques issus de l'histoire de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé-Modélisation-Représentation : un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2003, Biarritz, France. pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Surveying : From a point-cloud to a 3D model, benefits of using theoretical models stemming from the history of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2004 Florence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging &amp; the Visual Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever, modéliser, représenter le patrimoine construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II° Rencontres Internationales Monaco et la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé du patrimoine architectural par relevé laser, vision par ordinateur, et exploitation des règles architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Maquette Virtuelle et Patrimoine»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cluny, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage recording with laser Scanning, computer vision and exploitation of Architectural rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on vision techniques for digital architectural and archaeological archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Ancona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les approches basées sur la vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Lo Sguardo Denigrato. Ruolo dell'osservatore nell'era della rappresentazione</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service de la protection du patrimoine méditerranéen et de la diffusion de sa culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In actes - ii° rencontres internationales Monaco et la méditerranée, organisée par l'Association Monégasque pour la Connaissance des Arts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, MONACO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival internazionale di architettura in video, Ospedale degli innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, FIRENZE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal toolkit to assess sculptures conservation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chavazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. Proceedings of the 15th International Congress on the Deterioration and Conservation of Stone, 2, pp.935-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Callieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Models for heritage objects: from conception to (everyday) usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stoleru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique multimodale : application au cas des grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Grottes Ornées : Classification, description, et diffusion de ressources numériques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. Proceedings of the 13th International Congress on the Deterioration and Conservation of Stone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, France. IEEE, pp.119-122, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int’l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonzo C. Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO/IEEE/EG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. IEEE, 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris : a multidisciplinary scientific site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int'l VSMM, 10th Eurographics GCH, & 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP & CIPA, EU projects, et al). UNESCO/IEEE/EG, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Adisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Pescarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 1 (784 p.), Volume 2 (792 p.), Volume 3 (125 p.), 2013, 978-1-4799-3169-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotomodellazione architettonica. Rilievo, modellazione, rappresentazione di edifici a partire da fotografie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaccovio Dario, 2011, 978-88-579-0070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photomodélisation architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.264, 2009, 978-2212125245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations architecturales entre complexité et intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2019, Les passés dans le présent, Travaux &amp; recherches, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation and analysis of 3D mappings for monument diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janvier-Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Built Heritage: Monitoring Conservation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08533-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry vs Semantics: Open Issues on 3D Reconstruction of Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marinos Ioannides; Ewald Quak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8355, Springer Berlin Heidelberg, 2014, Lecture Notes in Computer Science, 978-3-662-44629-4 978-3-662-44630-0. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44630-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il trattamento digitale del dato tridimensionale tra informazione e conoscenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA.VV. L'impronta digitale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Kappa, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Script Engravings Establish a New Spatial Dimension in a Monument: The Tomb of Manchu Emperor Qianlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wang-Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé et multi-représentations du patrimoine architectural Définition d'une approche hybride pour la reconstruction 3D d'édifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers ParisTech, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ENAM0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00263717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId487"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5383B613"/>
+    <w:nsid w:val="72D7523D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livio-de-luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115945512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100352681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116919677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-9-2025-49-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Billi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16020301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Magnien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-03105-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052497" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20365/disegnarecon.26.2021.13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030461" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2020078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2019.19.2.2910" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26375/disegno.1.2017.11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572317.2017.1353374" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2423/i22394303v6n1p67" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2016.11.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lardinois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700425" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toschi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Angelo Beraldin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cournoyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Capra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favre-Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Caye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJART.2014.060942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busayarat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499931.2499934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cappellini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nony" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.2.1.101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2013.01.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.1.2.233" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.676365" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9829" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Remondino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/gi.6.36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-011-0076-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2011.37" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0085-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peyrols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labrosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0224-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020092v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0092-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420632v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Eberlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serikoff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tayoubi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fromont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360124v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/oa-693.33" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caroti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piemonte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;ron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-829-2020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559084v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1039-2019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591184v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonizzi Barsanti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-115-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161400" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nespeca Romina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B5-347-2016" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549228v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lequay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413849" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Peteler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419465" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044487v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichri Nouha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336914v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743785" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743790" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044423v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Beaumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deshayes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178692v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hichri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744818" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jimenez Fernandez Palacios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044471v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet Aymeric" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Dongen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053407v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ladinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052974v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053108v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardiere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996686v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-149-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Godet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053404v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816970v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2012.6365913" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171938v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983303v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951009v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biscop" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-5-W16-45-2011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983300v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florenzano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336929v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busarayat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.28" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983243v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174753v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282360v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264171v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264173v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263501v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264205v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264197v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264181v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266954v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264208v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264214v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264193v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260533v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260414v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181533v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137228v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo C. Addison" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Guidi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pescarin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455525v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053387v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Adisson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896511v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997952v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890617v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090607v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08533-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891732v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44630-0_3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264216v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477816v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wang-Toutain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00263717v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENAM0009" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/livio-de-luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115945512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100352681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116919677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-9-2025-49-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Croce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Billi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Caroti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piemonte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16020301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Magnien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.02.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-03105-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030461" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20365/disegnarecon.26.2021.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2020078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2019.19.2.2910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572317.2017.1353374" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26375/disegno.1.2017.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2423/i22394303v6n1p67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2016.11.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Angelo Beraldin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cournoyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Capra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lardinois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700425" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favre-Brun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Caye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJART.2014.060942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.2.305" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cappellini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stefani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.2.1.101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busayarat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499931.2499934" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2013.01.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feillou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.1.2.233" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.676365" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-011-0076-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Remondino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/gi.6.36" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480618v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2011.37" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942887v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0085-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peyrols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labrosse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0224-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0092-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Eberlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serikoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tayoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146083v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1359-2023" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fromont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1637-2023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517260v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/oa-693.33" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164900v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caroti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piemonte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;ron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-829-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1039-2019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591184v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonizzi Barsanti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-115-2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nespeca Romina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B5-347-2016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536800v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20161391" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161400" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775723v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lequay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413849" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098401v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Peteler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419465" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178692v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hichri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178696v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744818" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336914v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743785" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044423v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Beaumont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deshayes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053406v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743790" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892090v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053287v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichri Nouha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044487v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178697v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053403v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jimenez Fernandez Palacios" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ladinois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044471v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet Aymeric" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Dongen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996686v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-149-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053108v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardiere" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053404v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044480v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Godet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816970v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2012.6365913" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171938v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biscop" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-5-W16-45-2011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983300v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983243v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175961v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florenzano" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336929v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busarayat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.28" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282360v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264171v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264173v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263501v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264205v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264197v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264179v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264208v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266954v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264214v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264212v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264193v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264210v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260533v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260414v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chavazas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181533v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137228v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891841v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo C. Addison" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Guidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pescarin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455525v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053387v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Adisson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896511v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997952v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890617v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08533-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891732v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44630-0_3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264216v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477816v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wang-Toutain" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00263717v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENAM0009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>