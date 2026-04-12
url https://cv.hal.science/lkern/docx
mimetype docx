--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2005,291 +2005,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et adolescents-athlètes : quand la recherche de performance nuit au développement psychologique des jeunes athlètes</w:t>
+                <w:t xml:space="preserve">Physical Activity in Eating Disorders: A Systematic Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Marsollier</w:t>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Carrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gully-Lhonore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.10.017⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nutrients, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493097v1</w:t>
+                <w:t xml:space="preserve">hal-03671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity in Eating Disorders: A Systematic Review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enfants et adolescents-athlètes : quand la recherche de performance nuit au développement psychologique des jeunes athlètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Rizk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lama Mattar</w:t>
+                <w:t xml:space="preserve">Mathieu Carrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+                <w:t xml:space="preserve">Claire Gully-Lhonore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Duclos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nutrients, 12 (1), </w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (5), pp.515 - 519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12010183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671161v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d’un programme de prévention des chutes chez les personnes âgées</w:t>
               </w:r>
@@ -2520,291 +2520,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment, Studies and Feelings: Two to Nine Years After a Personalized Program of Cognitive Remediation in Psychiatric Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité physique, quand trop c’est trop : état des connaissances sur l’activité physique problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Amado</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Gully-Lhonoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00609⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.511 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228847v1</w:t>
+                <w:t xml:space="preserve">hal-03492732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique, quand trop c’est trop : état des connaissances sur l’activité physique problématique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Marsollier</w:t>
+                <w:t xml:space="preserve">Employment, Studies and Feelings: Two to Nine Years After a Personalized Program of Cognitive Remediation in Psychiatric Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Moualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Brénugat-Herné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gully-Lhonoré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.511 - 514. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492732v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
               </w:r>
@@ -3052,412 +3052,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐intensity exercise is associated with a better nutritional status in anorexia nervosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Rizk</w:t>
+                <w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Hanachi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/erv.2661⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312391v1</w:t>
+                <w:t xml:space="preserve">hal-04228851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228851v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Caru</w:t>
+                <w:t xml:space="preserve">High‐intensity exercise is associated with a better nutritional status in anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Drouin</w:t>
+                <w:t xml:space="preserve">Mouna Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.674-683. </w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.391-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/erv.2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270289v1</w:t>
+                <w:t xml:space="preserve">hal-02312391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A latent profile analysis revealed different categories of patients in anorexia nervosa: proposal of guidelines in adapted physical activity</w:t>
               </w:r>
@@ -4207,278 +4207,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (442), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566634v1</w:t>
+                <w:t xml:space="preserve">hal-01566639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (442), </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566639v1</w:t>
+                <w:t xml:space="preserve">hal-01566634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
               </w:r>
@@ -5016,277 +5016,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+                <w:t xml:space="preserve">What Is Influencing Body Composition in Acute Anorexia Nervosa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, May 27 6(5)</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.E18-E18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566664v1</w:t>
+                <w:t xml:space="preserve">hal-04368059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Influencing Body Composition in Acute Anorexia Nervosa?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
+                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (4), pp.E18-E18</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, May 27 6(5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368059v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
               </w:r>
@@ -6176,64 +6176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Risk Behaviors and Motivations of Electronic Cigarette Use among French College Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,386 +6399,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la condition physique des adolescents dans la région Île-de-France : comparaison avec les normes européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368083v1</w:t>
+                <w:t xml:space="preserve">hal-01550603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematic exercise in anorexia nervosa : testing potential risk factors against different definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evhan Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0143352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+                <w:t xml:space="preserve">Évaluation de la condition physique des adolescents dans la région Île-de-France : comparaison avec les normes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 106 (4), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.106.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550603v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
               </w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7507,51 +7507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anorexie mentale, activité physique et nutrition : quelles potentialisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,238 +8227,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités Physiques et dépressions chez des ainés arthritiques : le cercle vicieux ?</w:t>
+                <w:t xml:space="preserve">Validation de l'adaptation française de l'échelle de dépendance à l'exercice physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Duvallet</w:t>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469839v1</w:t>
+                <w:t xml:space="preserve">hal-01469889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l'adaptation française de l'échelle de dépendance à l'exercice physique</w:t>
+                <w:t xml:space="preserve">Activités Physiques et dépressions chez des ainés arthritiques : le cercle vicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109-111, pp.74-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01469889v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematic Internet Use: Perceptions of Addiction Counsellors</w:t>
               </w:r>
@@ -8833,77 +8833,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Petrykey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Samoilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Conference, United States. pp.B62-B62, </w:t>
@@ -12099,186 +12099,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction au sport. De quoi parlons-nous ?</w:t>
+                <w:t xml:space="preserve">Activité physique problématique (Chapitre 4.10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fournier Jean. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2023, Psychologie, 9782294782206</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2023, Pratiques En Psychotherapie, 9782294779640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369157v1</w:t>
+                <w:t xml:space="preserve">hal-04369160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique problématique (Chapitre 4.10)</w:t>
+                <w:t xml:space="preserve">Addiction au sport. De quoi parlons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Eds.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournier Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2023, Pratiques En Psychotherapie, 9782294779640</w:t>
+              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2023, Psychologie, 9782294782206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369160v1</w:t>
+                <w:t xml:space="preserve">hal-04369157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un petit shoot d’ultra-trail : l’addiction</w:t>
               </w:r>
@@ -12522,51 +12522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Fayollet, Laurence Kern, Catherine Thevenon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités physiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2019, Psychothérapies, 9782100789399</w:t>
@@ -12608,51 +12608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Schizophrénie : activités physiques adaptées dans un centre de réhabilitation psychosociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milési Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12733,51 +12733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13695,453 +13695,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
+                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
+              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368559v1</w:t>
+                <w:t xml:space="preserve">hal-01467769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’addiction au travail</w:t>
+                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368558v1</w:t>
+                <w:t xml:space="preserve">hal-01467768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550760v1</w:t>
+                <w:t xml:space="preserve">hal-04368559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
+                <w:t xml:space="preserve">L’addiction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467769v1</w:t>
+                <w:t xml:space="preserve">hal-04368558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
+              <w:t xml:space="preserve">Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467768v1</w:t>
+                <w:t xml:space="preserve">hal-01550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
               </w:r>
@@ -15481,317 +15481,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status, hormonal stress and psychiatric symptoms in severely malnourished anorexia nervosa (AN) patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bemer</w:t>
+                <w:t xml:space="preserve">Abstract B62: The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Petrykey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.127⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80 (14_Supplement), pp.B62-B62, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393610v1</w:t>
+                <w:t xml:space="preserve">hal-04393596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract B62: The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
+                <w:t xml:space="preserve">Nutritional status, hormonal stress and psychiatric symptoms in severely malnourished anorexia nervosa (AN) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Dicembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rives-Langes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Lodovico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
+              <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, pp.447, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393596v1</w:t>
+                <w:t xml:space="preserve">hal-04393610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
               </w:r>
@@ -16293,51 +16293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="406B8579"/>
+    <w:nsid w:val="D37D76A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16524,51 +16524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lkern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9261-4194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lehbil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barreau Xavi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Francou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2023.2204878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Abdelatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Nabli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Baria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221127513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulnais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-01004-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perreault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Desjardins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02815-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rizk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010183" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02312391v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Melchior" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2661" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Peguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v10.i4.26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2018.1499824" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)65259-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.535.0063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evhan Group" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143352" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Melchior" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laforest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.06.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VZCGDRQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.11.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5BFD42P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVRS1JM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Petrykey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.PEDCA19-B62" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Goulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469930v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levesque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28742" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chauvin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazbek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rives-Langes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Lodovico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bemer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/activites-physiques-en-sante-mentale--9782100789399.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.kernm.2018.01" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Nadeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nadeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369201v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;si Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brown" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369387v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393610v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000677168.52765.30" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lkern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9261-4194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lehbil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barreau Xavi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Francou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2023.2204878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Abdelatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Nabli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Baria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221127513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulnais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-01004-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perreault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Desjardins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02815-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rizk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02312391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Melchior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Peguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v10.i4.26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2018.1499824" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)65259-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.535.0063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evhan Group" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143352" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368083v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0087" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Melchior" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laforest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469889v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.06.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VZCGDRQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvallet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.11.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5BFD42P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVRS1JM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Petrykey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.PEDCA19-B62" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Goulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469930v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levesque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28742" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chauvin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazbek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rives-Langes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Lodovico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bemer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/activites-physiques-en-sante-mentale--9782100789399.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.kernm.2018.01" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Nadeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nadeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369157v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369201v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;si Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brown" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369387v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393596v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393610v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000677168.52765.30" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>