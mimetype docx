--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -540,745 +540,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
+                <w:t xml:space="preserve">A symptom network analysis of exercise addiction and personality on ultra-marathon runners with serious complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197x.2023.2204878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122787v1</w:t>
+                <w:t xml:space="preserve">hal-04365053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an Adapted Physical Activity Program on Stress, Anxiety, Depression in Patients with Schizophrenia: Study Protocol of a Randomized-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Venet-Kelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 274 (4), pp.891-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00406-023-01689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symptom network analysis of exercise addiction and personality on ultra-marathon runners with serious complications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Francou</w:t>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gergelé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197x.2023.2204878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365053v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and Validation of the Arabic Version of the Mindfulness Inventory for Sport</w:t>
+                <w:t xml:space="preserve">Exercise addiction, pain and injuries in amateur athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ben Salha</w:t>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Poulnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125221127513⟩</w:t>
+              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.1253-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11332-022-01004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365062v1</w:t>
+                <w:t xml:space="preserve">hal-04365061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise addiction, pain and injuries in amateur athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation and Validation of the Arabic Version of the Mindfulness Inventory for Sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ben Salha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Caru</w:t>
+                <w:t xml:space="preserve">Fatah Abdelatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Poulnais</w:t>
+                <w:t xml:space="preserve">El Hassane Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Gorwood</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahim Baria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.1253-1261. </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.1838-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11332-022-01004-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00315125221127513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365061v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,510 +1323,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[A Healthy Mind in a Healthy Body: The Value of Physical Activity for Youth With First Episode Psychosis].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Billieux</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+                <w:t xml:space="preserve">Florence Piché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Rochat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Clairélaine Ouellet-Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.249-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01185366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282031v1</w:t>
+                <w:t xml:space="preserve">hal-04367742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[A Healthy Mind in a Healthy Body: The Value of Physical Activity for Youth With First Episode Psychosis].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Validity and reliability of the French version of the Pediatric Quality of Life Inventory™ brain tumor module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairélaine Ouellet-Plamondon</w:t>
+                <w:t xml:space="preserve">Leandra Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (2), pp.249-276. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (8), pp.2387-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01185366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-02815-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04367742v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and reliability of the French version of the Pediatric Quality of Life Inventory™ brain tumor module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Caru</w:t>
+                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Perreault</w:t>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Levesque</w:t>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Sultan</w:t>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandra Desjardins</w:t>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (8), pp.2387-2404. </w:t>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (6), pp.1252-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-02815-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367744v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cancer on theory of planned behavior measures and physical activity levels during the first weeks following cancer diagnosis in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1877,90 +1877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s physical activity behavior following a supervised physical activity program in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2784,1398 +2784,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+                <w:t xml:space="preserve">A latent profile analysis revealed different categories of patients in anorexia nervosa: proposal of guidelines in adapted physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Griffiths</w:t>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tailhardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kuss</w:t>
+                <w:t xml:space="preserve">Amandine Peguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Dawes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Halley Pontes</w:t>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139695v1</w:t>
+                <w:t xml:space="preserve">hal-02311172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Esteban</w:t>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Frajerman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chaumette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228851v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+                <w:t xml:space="preserve">High‐intensity exercise is associated with a better nutritional status in anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Drouin</w:t>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Mouna Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270289v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐intensity exercise is associated with a better nutritional status in anorexia nervosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Rizk</w:t>
+                <w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.391-400. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/erv.2661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312391v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A latent profile analysis revealed different categories of patients in anorexia nervosa: proposal of guidelines in adapted physical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.55-66. </w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2018022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311172v1</w:t>
+                <w:t xml:space="preserve">hal-04270289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive fraction of physical fitness on risk factors in cardiac patients: Retrospective epidemiological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Caru</w:t>
+                <w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.26-34. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4330/wjc.v10.i4.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311052v1</w:t>
+                <w:t xml:space="preserve">hal-01754708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t>
+                <w:t xml:space="preserve">Evolution of depression during rehabilitation program in patients with cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Bourdier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2018.1499824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754708v1</w:t>
+                <w:t xml:space="preserve">hal-02311136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of depression during rehabilitation program in patients with cardiovascular diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bousquet</w:t>
+                <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2018.1499824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311136v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">Preventive fraction of physical fitness on risk factors in cardiac patients: Retrospective epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Saleh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t>
+              <w:t xml:space="preserve">World Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4330/wjc.v10.i4.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332786v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halley Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
@@ -4207,3135 +4207,3152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pratique problématique de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (442), </w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.24 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566639v1</w:t>
+                <w:t xml:space="preserve">hal-03487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566634v1</w:t>
+                <w:t xml:space="preserve">hal-01470837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Csillik</w:t>
+                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470837v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique du sport et Psychiatrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-1072(17)65259-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (442), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368073v1</w:t>
+                <w:t xml:space="preserve">hal-01566639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique dans l’anorexie mentale : un problème ou un levier thérapeutique ?</w:t>
+                <w:t xml:space="preserve">Pratique du sport et Psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fayollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(17)65259-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311864v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+                <w:t xml:space="preserve">Activité physique dans l’anorexie mentale : un problème ou un levier thérapeutique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria J. Kuss</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (79), pp.65-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566636v1</w:t>
+                <w:t xml:space="preserve">hal-02311864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique problématique de l’activité physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria J. Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.24 - 26. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487509v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Influencing Body Composition in Acute Anorexia Nervosa?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
+                <w:t xml:space="preserve">Patterns of electronic cigarette use in current and ever users among college students in France: a cross–sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.e011344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368059v1</w:t>
+                <w:t xml:space="preserve">hal-02301226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+                <w:t xml:space="preserve">What Is Influencing Body Composition in Acute Anorexia Nervosa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, May 27 6(5)</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.E18-E18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566664v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mp Tavolacci</w:t>
+                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, May 27 6(5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566665v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'argent et de hasard et troubles attentionnels chez des jeunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.221.0091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw172.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550588v1</w:t>
+                <w:t xml:space="preserve">hal-01566665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroenhancement among university students: substance use, motivations and associated factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeux d'argent et de hasard et troubles attentionnels chez des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre P Tavolacci</w:t>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw170.004⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.221.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103250v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of electronic cigarette use in current and ever users among college students in France: a cross–sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroenhancement among university students: substance use, motivations and associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre P Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), pp.e011344. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Issue Section: 7.B. Oral presentations: Mental health issues, 26 (suppl_1), pp.ckw170.004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw170.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301226v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking . Revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gambling and attention deficit hyperactivity disorders (ADHD) in a population of french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vrillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adélaïde Coeffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Numéro 535 (1), pp.63-74. </w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.1261-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.535.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10899-014-9515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368078v1</w:t>
+                <w:t xml:space="preserve">hal-01468289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking. Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Num\'ero 535 (1), pp.63--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322487v1</w:t>
+                <w:t xml:space="preserve">hal-01566695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking. Revue de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vrillon</w:t>
+                <w:t xml:space="preserve">Prevalence, Risk Behaviors and Motivations of Electronic Cigarette Use among French College Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Num\'ero 535 (1), pp.63--74</w:t>
+              <w:t xml:space="preserve">Canadian Student Tobacco, Alcohol and Drugs Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566695v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Risk Behaviors and Motivations of Electronic Cigarette Use among French College Students</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude sur la « cyber-intimidation » : cyberbullying, comorbidités et mécanismes d’adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kotbagi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-J. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Student Tobacco, Alcohol and Drugs Survey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566676v1</w:t>
+                <w:t xml:space="preserve">hal-04368060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur la « cyber-intimidation » : cyberbullying, comorbidités et mécanismes d’adaptations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Rémond</w:t>
+                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking . Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Romo</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (4), pp.287-294. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro 535 (1), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.535.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368060v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chèze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550603v1</w:t>
+                <w:t xml:space="preserve">hal-03322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic exercise in anorexia nervosa : testing potential risk factors against different definitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+                <w:t xml:space="preserve">Évaluation de la condition physique des adolescents dans la région Île-de-France : comparaison avec les normes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 106 (4), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.106.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468288v1</w:t>
+                <w:t xml:space="preserve">hal-04368083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la condition physique des adolescents dans la région Île-de-France : comparaison avec les normes européennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
+                <w:t xml:space="preserve">Problematic exercise in anorexia nervosa : testing potential risk factors against different definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evhan Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.106.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04368083v1</w:t>
+                <w:t xml:space="preserve">hal-01468288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468285v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hierarchical model of exercise dependence: the development of the problematic practice of physical exercise scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramesh Pathare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1614-0001/a000172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468291v1</w:t>
+                <w:t xml:space="preserve">hal-01468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling and attention deficit hyperactivity disorders (ADHD) in a population of french students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hierarchical model of exercise dependence: the development of the problematic practice of physical exercise scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Coeffec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramesh Pathare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (4), pp.1261-1272. </w:t>
+              <w:t xml:space="preserve">Journal of Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10899-014-9515-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1614-0001/a000172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468289v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique problématique d'exercice physique: Un cas clinique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video Gaming and Gambling: An Exploratory Study in an Adolescent French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Boz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 172 (10), pp.883--887. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-9338(14)77607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566725v1</w:t>
+                <w:t xml:space="preserve">hal-01625229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on être dépendant à l’exercice physique : de la définition à la prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7359,163 +7376,163 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gambling and Impulsivity: An Exploratory Study in a French Adolescent Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Platey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Coeffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Boz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Medical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 03 (04), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojmp.2014.34032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7533,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,303 +7635,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions cognitives des joueurs de jeux de hasard et d'argent hors ligne et mixtes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique problématique d'exercice physique: Un cas clinique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drogues, santé et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.19--37. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172 (10), pp.883--887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1027123ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566724v1</w:t>
+                <w:t xml:space="preserve">hal-01566725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Gaming and Gambling: An Exploratory Study in an Adolescent French Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distorsions cognitives des joueurs de jeux de hasard et d'argent hors ligne et mixtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drogues, santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.19--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027123ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-9338(14)77607-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01625229v1</w:t>
+                <w:t xml:space="preserve">hal-01566724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk perception and risk-taking among skateboarders</w:t>
               </w:r>
@@ -8028,540 +8028,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation française d'une échelle d'utilisation problématique d'Internet : le PIUQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attention Deficit/Hyperactivity Disorder (ADHD) in a Group of Patients with Addictive Problems : Exploratory Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Acier</w:t>
+                <w:t xml:space="preserve">Stéphanie Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Addiction Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-6105.1000121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467314v1</w:t>
+                <w:t xml:space="preserve">hal-01468329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Deficit/Hyperactivity Disorder (ADHD) in a Group of Patients with Addictive Problems : Exploratory Study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation française d'une échelle d'utilisation problématique d'Internet : le PIUQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubertret</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Addiction Research &amp; Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468329v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l'adaptation française de l'échelle de dépendance à l'exercice physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problematic Internet Use: Perceptions of Addiction Counsellors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.983-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2010.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2007.06.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469889v1</w:t>
+                <w:t xml:space="preserve">hal-01469460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités Physiques et dépressions chez des ainés arthritiques : le cercle vicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109-111, pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use: Perceptions of Addiction Counsellors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de l'adaptation française de l'échelle de dépendance à l'exercice physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (4), pp.983-989. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2010.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2007.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469460v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la dépendance à l'exercice physique et les cinq dimensions de la personnalité</w:t>
               </w:r>
@@ -8801,286 +8801,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual Recordings, Canada. pp.S14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393599v1</w:t>
+                <w:t xml:space="preserve">hal-04393455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marcil</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Petrykey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Conference, United States. pp.B62-B62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393455v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t>
               </w:r>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
@@ -9712,414 +9712,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance à Internet : analyse des outils quantitatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'usage problématique d'internet : point de vue de cliniciens à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone d'addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469923v1</w:t>
+                <w:t xml:space="preserve">hal-01469922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dance for Health : A Recent Literature Review for Future Considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépendance à Internet : analyse des outils quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Annual Meeting of the International Association of Dance Medecine and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brimingham, United Kingdom. pp.97</w:t>
+              <w:t xml:space="preserve">Congrès international francophone d'addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469735v1</w:t>
+                <w:t xml:space="preserve">hal-01469923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage problématique d'internet : point de vue de cliniciens à Montréal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Acier</w:t>
+                <w:t xml:space="preserve">Dance for Health : A Recent Literature Review for Future Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone d'addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th Annual Meeting of the International Association of Dance Medecine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brimingham, United Kingdom. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469922v1</w:t>
+                <w:t xml:space="preserve">hal-01469735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de risque chez les adeptes de planche à roulettes : rôle des facteurs psychosociaux et de la recherche impulsive de sensations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs associés à la perception et la prise de risque en planches à roulettes : proposition d'un modèle intégrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire francophone international : Promouvoir la sécurité et prévenir les traumatismes des enfants et des jeunes âgés de 0 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469926v1</w:t>
+                <w:t xml:space="preserve">hal-01469930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des blessures survenant dans les parcs extérieurs de planche à roulettes extérieurs de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10128,101 +10128,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire francophone international : Promouvoir la sécurité et prévenir les traumatismes des enfants et des jeunes âgés de 0 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10316,152 +10316,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la perception et la prise de risque en planches à roulettes : proposition d'un modèle intégrateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Prise de risque chez les adeptes de planche à roulettes : rôle des facteurs psychosociaux et de la recherche impulsive de sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Geneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire francophone international : Promouvoir la sécurité et prévenir les traumatismes des enfants et des jeunes âgés de 0 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469930v1</w:t>
+                <w:t xml:space="preserve">hal-01469926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10479,90 +10479,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10613,77 +10613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu collectif en schizophrénie : impact d'un programme d'activité physique ludique sur la dépression, l'anxiété et le stress (ECR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Venet-Kelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mauricette Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10751,51 +10751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of confinement on the mental health and health behaviours of adults with multimorbidity during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baillot A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,90 +10997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised physical activity is important to counteract negative impacts of cancer on physical activity behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11148,51 +11148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labaune Cyrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11247,64 +11247,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,103 +11372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t>
@@ -11529,51 +11529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fayollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11723,64 +11723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberdépendance. État des connaissances, manifestations et pistes d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11925,51 +11925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'intervention en cyberdépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12099,186 +12099,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique problématique (Chapitre 4.10)</w:t>
+                <w:t xml:space="preserve">Addiction au sport. De quoi parlons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Eds.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournier Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2023, Pratiques En Psychotherapie, 9782294779640</w:t>
+              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2023, Psychologie, 9782294782206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369160v1</w:t>
+                <w:t xml:space="preserve">hal-04369157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction au sport. De quoi parlons-nous ?</w:t>
+                <w:t xml:space="preserve">Activité physique problématique (Chapitre 4.10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fournier Jean. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2023, Psychologie, 9782294782206</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2023, Pratiques En Psychotherapie, 9782294779640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369157v1</w:t>
+                <w:t xml:space="preserve">hal-04369160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un petit shoot d’ultra-trail : l’addiction</w:t>
               </w:r>
@@ -12509,51 +12509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12707,77 +12707,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12845,51 +12845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2016, Je prépare</w:t>
@@ -13041,298 +13041,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faites le point sur votre problème de jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche scientifique en psychologie clinique et psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
+              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369219v1</w:t>
+                <w:t xml:space="preserve">hal-01550740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique en psychologie clinique et psychopathologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'approche médicale de la psychopathologie : Les systèmes de classification psychiatriques internationaux (DSM, CIM...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550740v1</w:t>
+                <w:t xml:space="preserve">hal-01550750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche médicale de la psychopathologie : Les systèmes de classification psychiatriques internationaux (DSM, CIM...)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faites le point sur votre problème de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
+              <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
+              <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550750v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autres approches psychothérapeutiques.</w:t>
               </w:r>
@@ -13490,51 +13490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation psychologique à différents âges de la vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13615,51 +13615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Coeffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13695,552 +13695,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divac Sm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467769v1</w:t>
+                <w:t xml:space="preserve">hal-04369287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
+                <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467768v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
+                <w:t xml:space="preserve">L’addiction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368559v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’addiction au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masson, 2013</w:t>
+              <w:t xml:space="preserve">Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368558v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550760v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divac Sm</w:t>
+                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369287v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de la personnalité et addictions sans substance</w:t>
               </w:r>
@@ -14398,64 +14398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constituants de la cyberdépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions sans drogue : prévenir et traiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.162-166, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14579,340 +14579,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme en Activités Physiques Adaptées pour des Personnes vivant Avec une Schizophrénie. À destination des professeurs d’Activités Physiques Adaptées impliqués dans le projet SDAPAS</w:t>
+                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques pour patients avec Schizophrénie à destination des patients et des équipes thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318642v1</w:t>
+                <w:t xml:space="preserve">hal-02318624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques dans l’anorexie mentale à destination des patients et des équipes thérapeutiques</w:t>
+                <w:t xml:space="preserve">Programme en Activités Physiques Adaptées pour des Personnes vivant Avec une Schizophrénie. À destination des professeurs d’Activités Physiques Adaptées impliqués dans le projet SDAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318635v1</w:t>
+                <w:t xml:space="preserve">hal-02318642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d’Activités Physiques Adaptées à des fins de Santé pour des Patients souffrant d’Anorexie Mentale. A destination des enseignants professionnels d’Activités Physiques Adaptées impliqués dans le projet EfAPAP- Anorexia</w:t>
+                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques dans l’anorexie mentale à destination des patients et des équipes thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318651v1</w:t>
+                <w:t xml:space="preserve">hal-02318635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques pour patients avec Schizophrénie à destination des patients et des équipes thérapeutiques</w:t>
+                <w:t xml:space="preserve">Programme d’Activités Physiques Adaptées à des fins de Santé pour des Patients souffrant d’Anorexie Mentale. A destination des enseignants professionnels d’Activités Physiques Adaptées impliqués dans le projet EfAPAP- Anorexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318624v1</w:t>
+                <w:t xml:space="preserve">hal-02318651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15044,51 +15044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrand Du Roscoät</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15375,51 +15375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of confinement on the mental health and health behaviours of adults with multimorbidity during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baillot A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15481,743 +15481,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract B62: The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Supervised physical activity is important to counteract negative impacts of cancer on physical activity behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
+              <w:t xml:space="preserve">Annual Meeting, World Congress on Exercise is Medicine®, and World Congress on the Basic Science of Exercise, Circadian Rhythms and Sleep of the American College of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52 (7S), pp.325, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000677168.52765.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393596v1</w:t>
+                <w:t xml:space="preserve">hal-04393503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status, hormonal stress and psychiatric symptoms in severely malnourished anorexia nervosa (AN) patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bemer</w:t>
+                <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology (ePoster presentation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.127⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67 (S4), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.28742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393610v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Marcil</w:t>
+                <w:t xml:space="preserve">Nutritional status, hormonal stress and psychiatric symptoms in severely malnourished anorexia nervosa (AN) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Dicembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rives-Langes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Lodovico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology (ePoster presentation)</w:t>
+              <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.28742⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, pp.447, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393622v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Abstract B62: The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marcil</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Petrykey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology Research and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80 (14_Supplement), pp.B62-B62, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393450v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised physical activity is important to counteract negative impacts of cancer on physical activity behavior.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting, World Congress on Exercise is Medicine®, and World Congress on the Basic Science of Exercise, Circadian Rhythms and Sleep of the American College of Sports Medicine</w:t>
+              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53 (1), pp.S14, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000677168.52765.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393503v1</w:t>
+                <w:t xml:space="preserve">hal-04393450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16293,51 +16293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D37D76A5"/>
+    <w:nsid w:val="5FAD2C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16524,51 +16524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lkern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9261-4194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lehbil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barreau Xavi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Francou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2023.2204878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Abdelatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Nabli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Baria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221127513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulnais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-01004-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perreault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Desjardins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02815-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rizk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02312391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Melchior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Peguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v10.i4.26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2018.1499824" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)65259-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.535.0063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evhan Group" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143352" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368083v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0087" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Melchior" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laforest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469889v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.06.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VZCGDRQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvallet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.11.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5BFD42P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVRS1JM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Petrykey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.PEDCA19-B62" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Goulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469930v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levesque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28742" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chauvin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazbek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rives-Langes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Lodovico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bemer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/activites-physiques-en-sante-mentale--9782100789399.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.kernm.2018.01" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Nadeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nadeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369157v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369201v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;si Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brown" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369387v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393596v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393610v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000677168.52765.30" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lkern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9261-4194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lehbil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barreau Xavi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Francou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2023.2204878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-01004-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Abdelatif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Nabli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Baria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221127513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perreault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Desjardins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02815-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rizk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Peguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02312391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Melchior" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2661" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2018.1499824" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v10.i4.26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayollet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)65259-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.535.0063" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368083v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evhan Group" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143352" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Melchior" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laforest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467314v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.11.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5BFD42P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.06.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VZCGDRQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVRS1JM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Petrykey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.PEDCA19-B62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469923v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469924v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Goulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levesque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28742" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chauvin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazbek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rives-Langes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Lodovico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bemer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/activites-physiques-en-sante-mentale--9782100789399.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.kernm.2018.01" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Nadeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nadeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369201v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;si Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318624v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318642v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318635v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brown" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369387v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000677168.52765.30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393610v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393596v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393450v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>