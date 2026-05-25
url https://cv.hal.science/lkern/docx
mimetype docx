--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -540,745 +540,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symptom network analysis of exercise addiction and personality on ultra-marathon runners with serious complications</w:t>
+                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauld</w:t>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Francou</w:t>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197x.2023.2204878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365053v1</w:t>
+                <w:t xml:space="preserve">hal-04122787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an Adapted Physical Activity Program on Stress, Anxiety, Depression in Patients with Schizophrenia: Study Protocol of a Randomized-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Venet-Kelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Venet-Kelma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Mauricette Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 274 (4), pp.891-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00406-023-01689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A symptom network analysis of exercise addiction and personality on ultra-marathon runners with serious complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Camille Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197x.2023.2204878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122787v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise addiction, pain and injuries in amateur athletes</w:t>
+                <w:t xml:space="preserve">Adaptation and Validation of the Arabic Version of the Mindfulness Inventory for Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Caru</w:t>
+                <w:t xml:space="preserve">Manel Ben Salha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Poulnais</w:t>
+                <w:t xml:space="preserve">Fatah Abdelatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Gorwood</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El Hassane Nabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Baria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11332-022-01004-0⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.1838-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221127513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365061v1</w:t>
+                <w:t xml:space="preserve">hal-04365062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and Validation of the Arabic Version of the Mindfulness Inventory for Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Ben Salha</w:t>
+                <w:t xml:space="preserve">Exercise addiction, pain and injuries in amateur athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Poulnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (6), pp.1838-1852. </w:t>
+              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.1253-1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00315125221127513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11332-022-01004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365062v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,510 +1323,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[A Healthy Mind in a Healthy Body: The Value of Physical Activity for Youth With First Episode Psychosis].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairélaine Ouellet-Plamondon</w:t>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF01185366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (6), pp.1252-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367742v1</w:t>
+                <w:t xml:space="preserve">hal-03282031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of the French version of the Pediatric Quality of Life Inventory™ brain tumor module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandra Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (8), pp.2387-2404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-021-02815-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Billieux</w:t>
+                <w:t xml:space="preserve">[A Healthy Mind in a Healthy Body: The Value of Physical Activity for Youth With First Episode Psychosis].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Rochat</w:t>
+                <w:t xml:space="preserve">Florence Piché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Clairélaine Ouellet-Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.249-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01185366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03282031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cancer on theory of planned behavior measures and physical activity levels during the first weeks following cancer diagnosis in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1871,758 +1871,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s physical activity behavior following a supervised physical activity program in pediatric oncology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implantation d’un programme de prévention des chutes chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Travailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00432-020-03294-8⟩</w:t>
+              <w:t xml:space="preserve">Revue du Podologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (93), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpod.2020.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270287v1</w:t>
+                <w:t xml:space="preserve">hal-04368068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity in Eating Disorders: A Systematic Review.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Rizk</w:t>
+                <w:t xml:space="preserve">Development and evaluation of an adapted physical activity program in anorexia nervosa inpatients: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tailhardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12010183⟩</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.687-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.2779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671161v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et adolescents-athlètes : quand la recherche de performance nuit au développement psychologique des jeunes athlètes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Carrer</w:t>
+                <w:t xml:space="preserve">Physical Activity in Eating Disorders: A Systematic Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bernier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.10.017⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nutrients, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493097v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation d’un programme de prévention des chutes chez les personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enfants et adolescents-athlètes : quand la recherche de performance nuit au développement psychologique des jeunes athlètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gully-Lhonore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Podologue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpod.2020.04.006⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (5), pp.515 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368068v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of an adapted physical activity program in anorexia nervosa inpatients: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Tailhardat</w:t>
+                <w:t xml:space="preserve">Children’s physical activity behavior following a supervised physical activity program in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.687-700. </w:t>
+              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (11), pp.3037-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/erv.2779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00432-020-03294-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977224v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique, quand trop c’est trop : état des connaissances sur l’activité physique problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gully-Lhonoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.511 - 514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2784,1398 +2784,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A latent profile analysis revealed different categories of patients in anorexia nervosa: proposal of guidelines in adapted physical activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Tailhardat</w:t>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Peguet</w:t>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2018022⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311172v1</w:t>
+                <w:t xml:space="preserve">hal-04139695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Griffiths</w:t>
+                <w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kuss</w:t>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Dawes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139695v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐intensity exercise is associated with a better nutritional status in anorexia nervosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Rizk</w:t>
+                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/erv.2661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.674-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312391v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">High‐intensity exercise is associated with a better nutritional status in anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Frajerman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Mouna Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chaumette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.391-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/erv.2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228851v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Caru</w:t>
+                <w:t xml:space="preserve">A latent profile analysis revealed different categories of patients in anorexia nervosa: proposal of guidelines in adapted physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tailhardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Drouin</w:t>
+                <w:t xml:space="preserve">Amandine Peguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.674-683. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270289v1</w:t>
+                <w:t xml:space="preserve">hal-02311172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventive fraction of physical fitness on risk factors in cardiac patients: Retrospective epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Bourdier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t>
+              <w:t xml:space="preserve">World Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4330/wjc.v10.i4.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754708v1</w:t>
+                <w:t xml:space="preserve">hal-02311052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of depression during rehabilitation program in patients with cardiovascular diseases</w:t>
+                <w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caru</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2018.1499824⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311136v1</w:t>
+                <w:t xml:space="preserve">hal-01754708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ladner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive fraction of physical fitness on risk factors in cardiac patients: Retrospective epidemiological study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Evolution of depression during rehabilitation program in patients with cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Curnier</w:t>
+                <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.26-34. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4330/wjc.v10.i4.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2018.1499824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311052v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halley Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
@@ -4207,885 +4207,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique problématique de l’activité physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.24 - 26. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487509v1</w:t>
+                <w:t xml:space="preserve">hal-01566634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Csillik</w:t>
+                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (442), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470837v1</w:t>
+                <w:t xml:space="preserve">hal-01566639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566634v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratique du sport et Psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fayollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
+              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(17)65259-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566639v1</w:t>
+                <w:t xml:space="preserve">hal-04368073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique du sport et Psychiatrie</w:t>
+                <w:t xml:space="preserve">Activité physique dans l’anorexie mentale : un problème ou un levier thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fayollet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (79), pp.65-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368073v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique dans l’anorexie mentale : un problème ou un levier thérapeutique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria J. Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311864v1</w:t>
+                <w:t xml:space="preserve">hal-01566636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daria J. Kuss</w:t>
+                <w:t xml:space="preserve">La pratique problématique de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.24 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566636v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of electronic cigarette use in current and ever users among college students in France: a cross–sectional study</w:t>
+                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+                <w:t xml:space="preserve">A. Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5099,2822 +5099,2822 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (5), pp.e011344. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, May 27 6(5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301226v1</w:t>
+                <w:t xml:space="preserve">hal-01566664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Influencing Body Composition in Acute Anorexia Nervosa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Eating Disorders Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (4), pp.E18-E18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw172.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566664v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeux d'argent et de hasard et troubles attentionnels chez des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp Tavolacci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ladner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw172.042⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.221.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566665v1</w:t>
+                <w:t xml:space="preserve">hal-01550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'argent et de hasard et troubles attentionnels chez des jeunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroenhancement among university students: substance use, motivations and associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre P Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.221.0091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Issue Section: 7.B. Oral presentations: Mental health issues, 26 (suppl_1), pp.ckw170.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw170.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550588v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroenhancement among university students: substance use, motivations and associated factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of electronic cigarette use in current and ever users among college students in France: a cross–sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Issue Section: 7.B. Oral presentations: Mental health issues, 26 (suppl_1), pp.ckw170.004. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.e011344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw170.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103250v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling and attention deficit hyperactivity disorders (ADHD) in a population of french students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking . Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Coeffec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (4), pp.1261-1272. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro 535 (1), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10899-014-9515-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.535.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468289v1</w:t>
+                <w:t xml:space="preserve">hal-04368078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking. Revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vrillon</w:t>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566695v1</w:t>
+                <w:t xml:space="preserve">hal-03322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Risk Behaviors and Motivations of Electronic Cigarette Use among French College Students</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude sur la « cyber-intimidation » : cyberbullying, comorbidités et mécanismes d’adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Student Tobacco, Alcohol and Drugs Survey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566676v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur la « cyber-intimidation » : cyberbullying, comorbidités et mécanismes d’adaptations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence, Risk Behaviors and Motivations of Electronic Cigarette Use among French College Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Student Tobacco, Alcohol and Drugs Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04368060v1</w:t>
+                <w:t xml:space="preserve">hal-01566676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking . Revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking. Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Numéro 535 (1), pp.63-74. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Num\'ero 535 (1), pp.63--74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.535.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04368078v1</w:t>
+                <w:t xml:space="preserve">hal-01566695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Évaluation de la condition physique des adolescents dans la région Île-de-France : comparaison avec les normes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Czaplicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 106 (4), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.106.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322487v1</w:t>
+                <w:t xml:space="preserve">hal-04368083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la condition physique des adolescents dans la région Île-de-France : comparaison avec les normes européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problematic exercise in anorexia nervosa : testing potential risk factors against different definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evhan Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.106.0087⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368083v1</w:t>
+                <w:t xml:space="preserve">hal-01468288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic exercise in anorexia nervosa : testing potential risk factors against different definitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468288v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550603v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+                <w:t xml:space="preserve">The hierarchical model of exercise dependence: the development of the problematic practice of physical exercise scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chèze</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramesh Pathare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1614-0001/a000172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468285v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hierarchical model of exercise dependence: the development of the problematic practice of physical exercise scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gambling and attention deficit hyperactivity disorders (ADHD) in a population of french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coeffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.247-257. </w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.1261-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1614-0001/a000172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10899-014-9515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468291v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Gaming and Gambling: An Exploratory Study in an Adolescent French Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique problématique d'exercice physique: Un cas clinique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29, pp.1. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172 (10), pp.883--887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-9338(14)77607-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625229v1</w:t>
+                <w:t xml:space="preserve">hal-01566725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on être dépendant à l’exercice physique : de la définition à la prise en charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anorexie mentale, activité physique et nutrition : quelles potentialisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Jean-Claude Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368080v1</w:t>
+                <w:t xml:space="preserve">hal-04368065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling and Impulsivity: An Exploratory Study in a French Adolescent Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on être dépendant à l’exercice physique : de la définition à la prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Medical Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (29-33)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468325v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexie mentale, activité physique et nutrition : quelles potentialisations ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
+                <w:t xml:space="preserve">Gambling and Impulsivity: An Exploratory Study in a French Adolescent Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Platey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Coeffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Melchior</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Boz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (4), pp.287-293. </w:t>
+              <w:t xml:space="preserve">Open Journal of Medical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03 (04), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojmp.2014.34032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368065v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique problématique d'exercice physique: Un cas clinique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distorsions cognitives des joueurs de jeux de hasard et d'argent hors ligne et mixtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 172 (10), pp.883--887. </w:t>
+              <w:t xml:space="preserve">Drogues, santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.19--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1027123ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566725v1</w:t>
+                <w:t xml:space="preserve">hal-01566724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions cognitives des joueurs de jeux de hasard et d'argent hors ligne et mixtes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video Gaming and Gambling: An Exploratory Study in an Adolescent French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Boz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drogues, santé et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-9338(14)77607-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1027123ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk perception and risk-taking among skateboarders</w:t>
               </w:r>
@@ -8028,540 +8028,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Deficit/Hyperactivity Disorder (ADHD) in a Group of Patients with Addictive Problems : Exploratory Study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation française d'une échelle d'utilisation problématique d'Internet : le PIUQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubertret</w:t>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Addiction Research &amp; Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468329v1</w:t>
+                <w:t xml:space="preserve">hal-01467314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation française d'une échelle d'utilisation problématique d'Internet : le PIUQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attention Deficit/Hyperactivity Disorder (ADHD) in a Group of Patients with Addictive Problems : Exploratory Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Acier</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Addiction Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-6105.1000121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467314v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use: Perceptions of Addiction Counsellors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités Physiques et dépressions chez des ainés arthritiques : le cercle vicieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109-111, pp.74-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469460v1</w:t>
+                <w:t xml:space="preserve">hal-01469839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités Physiques et dépressions chez des ainés arthritiques : le cercle vicieux ?</w:t>
+                <w:t xml:space="preserve">Validation de l'adaptation française de l'échelle de dépendance à l'exercice physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Duvallet</w:t>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469839v1</w:t>
+                <w:t xml:space="preserve">hal-01469889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l'adaptation française de l'échelle de dépendance à l'exercice physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problematic Internet Use: Perceptions of Addiction Counsellors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.983-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2007.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2010.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469889v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la dépendance à l'exercice physique et les cinq dimensions de la personnalité</w:t>
               </w:r>
@@ -8801,286 +8801,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marcil</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Petrykey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Conference, United States. pp.B62-B62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393455v1</w:t>
+                <w:t xml:space="preserve">hal-04393599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual Recordings, Canada. pp.S14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393599v1</w:t>
+                <w:t xml:space="preserve">hal-04393455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t>
               </w:r>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
@@ -9712,414 +9712,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage problématique d'internet : point de vue de cliniciens à Montréal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Dépendance à Internet : analyse des outils quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone d'addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469922v1</w:t>
+                <w:t xml:space="preserve">hal-01469923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance à Internet : analyse des outils quantitatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dance for Health : A Recent Literature Review for Future Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone d'addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th Annual Meeting of the International Association of Dance Medecine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brimingham, United Kingdom. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469923v1</w:t>
+                <w:t xml:space="preserve">hal-01469735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dance for Health : A Recent Literature Review for Future Considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+                <w:t xml:space="preserve">L'usage problématique d'internet : point de vue de cliniciens à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Annual Meeting of the International Association of Dance Medecine and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brimingham, United Kingdom. pp.97</w:t>
+              <w:t xml:space="preserve">Congrès international francophone d'addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469735v1</w:t>
+                <w:t xml:space="preserve">hal-01469922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la perception et la prise de risque en planches à roulettes : proposition d'un modèle intégrateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Prise de risque chez les adeptes de planche à roulettes : rôle des facteurs psychosociaux et de la recherche impulsive de sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Geneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire francophone international : Promouvoir la sécurité et prévenir les traumatismes des enfants et des jeunes âgés de 0 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469930v1</w:t>
+                <w:t xml:space="preserve">hal-01469926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des blessures survenant dans les parcs extérieurs de planche à roulettes extérieurs de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10128,101 +10128,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire francophone international : Promouvoir la sécurité et prévenir les traumatismes des enfants et des jeunes âgés de 0 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10316,152 +10316,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de risque chez les adeptes de planche à roulettes : rôle des facteurs psychosociaux et de la recherche impulsive de sensations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs associés à la perception et la prise de risque en planches à roulettes : proposition d'un modèle intégrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire francophone international : Promouvoir la sécurité et prévenir les traumatismes des enfants et des jeunes âgés de 0 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469926v1</w:t>
+                <w:t xml:space="preserve">hal-01469930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10479,90 +10479,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10613,77 +10613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu collectif en schizophrénie : impact d'un programme d'activité physique ludique sur la dépression, l'anxiété et le stress (ECR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Venet-Kelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Venet-Kelma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mauricette Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10751,51 +10751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of confinement on the mental health and health behaviours of adults with multimorbidity during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baillot A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,90 +10997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised physical activity is important to counteract negative impacts of cancer on physical activity behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11148,51 +11148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labaune Cyrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11247,64 +11247,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,103 +11372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t>
@@ -11529,51 +11529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fayollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11704,272 +11704,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberdépendance. État des connaissances, manifestations et pistes d'intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dépendance aux jeux video et à l'internet. Comprendre, évaluer et traiter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nadeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Kern</w:t>
+                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Nadeau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Institut Universitaire sur les Dépendances, pp.76, 2012</w:t>
+                <w:t xml:space="preserve">Grégory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355423v1</w:t>
+                <w:t xml:space="preserve">hal-01550863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance aux jeux video et à l'internet. Comprendre, évaluer et traiter.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyberdépendance. État des connaissances, manifestations et pistes d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">L. Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Michel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2012</w:t>
+                <w:t xml:space="preserve">C.L. Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Universitaire sur les Dépendances, pp.76, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550863v1</w:t>
+                <w:t xml:space="preserve">hal-03355423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'intervention en cyberdépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12509,64 +12509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Fayollet, Laurence Kern, Catherine Thevenon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités physiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2019, Psychothérapies, 9782100789399</w:t>
@@ -12707,77 +12707,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12845,51 +12845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2016, Je prépare</w:t>
@@ -12931,51 +12931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’apport d’un programme d’activité physique et de séances éducatives dans la prévention des chutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13041,113 +13041,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique en psychologie clinique et psychopathologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faites le point sur votre problème de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
+              <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550740v1</w:t>
+                <w:t xml:space="preserve">hal-04369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche médicale de la psychopathologie : Les systèmes de classification psychiatriques internationaux (DSM, CIM...)</w:t>
               </w:r>
@@ -13226,113 +13226,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faites le point sur votre problème de jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche scientifique en psychologie clinique et psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
+              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369219v1</w:t>
+                <w:t xml:space="preserve">hal-01550740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autres approches psychothérapeutiques.</w:t>
               </w:r>
@@ -13615,51 +13615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Coeffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13695,404 +13695,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divac Sm</w:t>
+                <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369287v1</w:t>
+                <w:t xml:space="preserve">hal-04368559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
+                <w:t xml:space="preserve">L’addiction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368559v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’addiction au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masson, 2013</w:t>
+              <w:t xml:space="preserve">Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368558v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550760v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
+                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
@@ -14104,143 +14091,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467769v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divac Sm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467768v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de la personnalité et addictions sans substance</w:t>
               </w:r>
@@ -14398,64 +14398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constituants de la cyberdépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions sans drogue : prévenir et traiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.162-166, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14579,340 +14579,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques pour patients avec Schizophrénie à destination des patients et des équipes thérapeutiques</w:t>
+                <w:t xml:space="preserve">Programme en Activités Physiques Adaptées pour des Personnes vivant Avec une Schizophrénie. À destination des professeurs d’Activités Physiques Adaptées impliqués dans le projet SDAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318624v1</w:t>
+                <w:t xml:space="preserve">hal-02318642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme en Activités Physiques Adaptées pour des Personnes vivant Avec une Schizophrénie. À destination des professeurs d’Activités Physiques Adaptées impliqués dans le projet SDAPAS</w:t>
+                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques dans l’anorexie mentale à destination des patients et des équipes thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318642v1</w:t>
+                <w:t xml:space="preserve">hal-02318635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques dans l’anorexie mentale à destination des patients et des équipes thérapeutiques</w:t>
+                <w:t xml:space="preserve">Programme d’Activités Physiques Adaptées à des fins de Santé pour des Patients souffrant d’Anorexie Mentale. A destination des enseignants professionnels d’Activités Physiques Adaptées impliqués dans le projet EfAPAP- Anorexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318635v1</w:t>
+                <w:t xml:space="preserve">hal-02318651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d’Activités Physiques Adaptées à des fins de Santé pour des Patients souffrant d’Anorexie Mentale. A destination des enseignants professionnels d’Activités Physiques Adaptées impliqués dans le projet EfAPAP- Anorexia</w:t>
+                <w:t xml:space="preserve">Activités physiques adaptées à des fins de santé. Le livret des bonnes pratiques pour patients avec Schizophrénie à destination des patients et des équipes thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318651v1</w:t>
+                <w:t xml:space="preserve">hal-02318624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15044,51 +15044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrand Du Roscoät</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15375,51 +15375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of confinement on the mental health and health behaviours of adults with multimorbidity during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baillot A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15481,743 +15481,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised physical activity is important to counteract negative impacts of cancer on physical activity behavior.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marcil</w:t>
+                <w:t xml:space="preserve">Nutritional status, hormonal stress and psychiatric symptoms in severely malnourished anorexia nervosa (AN) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Dicembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rives-Langes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Lodovico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting, World Congress on Exercise is Medicine®, and World Congress on the Basic Science of Exercise, Circadian Rhythms and Sleep of the American College of Sports Medicine</w:t>
+              <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000677168.52765.30⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, pp.447, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393503v1</w:t>
+                <w:t xml:space="preserve">hal-04393610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Abstract B62: The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V Marcil</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Petrykey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology (ePoster presentation)</w:t>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.28742⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80 (14_Supplement), pp.B62-B62, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.PEDCA19-B62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393622v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status, hormonal stress and psychiatric symptoms in severely malnourished anorexia nervosa (AN) patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bemer</w:t>
+                <w:t xml:space="preserve">Application of the theory of planned behavior to support a supervised physical activity program in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
+              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology (ePoster presentation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.127⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67 (S4), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.28742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393610v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract B62: The need to improve exercise prescriptions to support care in pediatric oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Congress of the International Society of Paediatric Oncology</w:t>
+              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53 (1), pp.S14, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393596v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Supervised Physical Activity Program on Children’s Physical Activity Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Supervised physical activity is important to counteract negative impacts of cancer on physical activity behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Canadian Association of Psychosocial Oncology Virtual Conference</w:t>
+              <w:t xml:space="preserve">Annual Meeting, World Congress on Exercise is Medicine®, and World Congress on the Basic Science of Exercise, Circadian Rhythms and Sleep of the American College of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology Research and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52 (7S), pp.325, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000677168.52765.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393450v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16293,51 +16293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FAD2C60"/>
+    <w:nsid w:val="CE84A2F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16524,51 +16524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lkern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9261-4194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lehbil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barreau Xavi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Francou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2023.2204878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-01004-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Abdelatif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Nabli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Baria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221127513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perreault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Desjardins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02815-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rizk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Peguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02312391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Melchior" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2661" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2018.1499824" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v10.i4.26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayollet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)65259-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.535.0063" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368083v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evhan Group" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143352" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Melchior" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laforest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467314v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.11.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5BFD42P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.06.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VZCGDRQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVRS1JM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Petrykey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.PEDCA19-B62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469923v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469924v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Goulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levesque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28742" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chauvin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazbek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rives-Langes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Lodovico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bemer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/activites-physiques-en-sante-mentale--9782100789399.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.kernm.2018.01" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Nadeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nadeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369201v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;si Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318624v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318642v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318635v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brown" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369387v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000677168.52765.30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393610v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393596v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393450v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lkern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9261-4194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lehbil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barreau Xavi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Francou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2023.2204878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Abdelatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Nabli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Baria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221127513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulnais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-01004-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perreault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Desjardins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02815-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rizk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010183" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gully-Lhonor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02312391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Melchior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Peguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v10.i4.26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2018.1499824" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)65259-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02311864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fautrelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.535.0063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evhan Group" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143352" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368065v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Melchior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laforest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.06.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VZCGDRQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.11.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5BFD42P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVRS1JM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Petrykey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.PEDCA19-B62" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Goulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469930v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levesque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28742" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chauvin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazbek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rives-Langes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Lodovico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bemer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/activites-physiques-en-sante-mentale--9782100789399.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.kernm.2018.01" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Nadeau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nadeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369201v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369182v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;si Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02318624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brown" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369387v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393610v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000677168.52765.30" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>