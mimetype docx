--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -106,278 +106,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre vieillissement de la population et économie touristique : les défis de l’adaptation des lieux de vie du littoral du golfe du Lion</w:t>
+                <w:t xml:space="preserve">Tourism, Climate-Change, and Ageing: The Gulf of Lion Between Appeal and Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations en Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26349817251372429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413763v1</w:t>
+                <w:t xml:space="preserve">hal-05381047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism, Climate-Change, and Ageing: The Gulf of Lion Between Appeal and Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 4 (4), pp.254-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26349817251372429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/26349817251372429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05381047v1</w:t>
+                <w:t xml:space="preserve">hal-05422173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism, Climate-Change, and Ageing: The Gulf of Lion Between Appeal and Vulnerability</w:t>
+                <w:t xml:space="preserve">Entre vieillissement de la population et économie touristique : les défis de l’adaptation des lieux de vie du littoral du golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Studies &amp; Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutations en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422173v1</w:t>
+                <w:t xml:space="preserve">hal-05413763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de la population, équipements, services et mobilités. Radiographie de trois départements de faible densité du sud de la France</w:t>
               </w:r>
@@ -445,51 +445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers de gare montpelliérains entre renouveau et intégration : regard croisé urbanisme-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -553,51 +553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial planning and adaptation to global changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Maléfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -635,51 +635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Dordogne 2050”: When Water Dictates the Territory Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -752,51 +752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière imaginée. Pourquoi et comment récréer la Rize à Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,51 +881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreating nature in cities : a research program for the river's renaturation in the greater Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,51 +998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans la régénération urbaine : enjeux et perspectives autour de quelques grands projets métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llewella Malefant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,51 +1121,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Mission Racine au plan Littoral 21, l’aménagement touristique du Golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ganibenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaturation des rivières urbaines : un nouveau chantier pour le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau irrigue à nouveau la ville : Analyse des stratégies territoriales et des projets de renaturation des petites rivières urbaines au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ruisseau des Planches : un projet de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Mal&#233;fant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26349817251372429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646484v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Ull&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coupry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caltran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R9R92V0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewella Malefant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/2531-9906/5147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17673/IP.2016.1.02.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ganibenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Rivaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>